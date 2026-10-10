--- v0 (2026-08-30)
+++ v1 (2026-10-10)
@@ -1,87 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ujchmura-my.sharepoint.com/personal/joanna_hedrick_uj_edu_pl/Documents/Pulpit/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="18" documentId="8_{EC633B91-DA58-454E-9739-BEA65E7215DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DFF8A253-055A-4AA7-B9C9-9534724FF487}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="8_{23A86FBF-7A46-4EC2-99D4-D18BEF088A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69F98FCF-4A5D-4F06-90A3-BB3B452CB7A5}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lista_koordynatorów" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Lista_koordynatorów!$A$1:$C$104</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Lista_koordynatorów!$A$1:$C$107</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="274">
   <si>
     <t>Lista wydziałowych/instytutowych Koordynatorów Programu Erasmus+ (A list of Erasmus+ institute / faculty coordinators)</t>
   </si>
   <si>
     <t>WYDZIAŁ BIOCHEMII, BIOFIZYKI I BIOTECHNOLOGII (Faculty of Biochemistry, Biophysics and Biotechnology)</t>
   </si>
   <si>
     <t>oferta edukacyjna (educational offer) &gt;&gt;&gt;</t>
   </si>
   <si>
     <t>dr hab. Benedykt Władyka, prof. UJ</t>
   </si>
   <si>
     <t>benedykt.wladyka@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ BIOLOGII (Faculty of Biology)</t>
   </si>
   <si>
     <t>dr hab. Janusz Fyda, prof. UJ</t>
   </si>
   <si>
     <t>janusz.fyda@uj.edu.pl</t>
   </si>
   <si>
@@ -163,56 +162,50 @@
     <t>Instytut Matematyki (Institute of Mathematics)</t>
   </si>
   <si>
     <t>dr Paweł Borówka</t>
   </si>
   <si>
     <t>erasmus@im.uj.edu.pl; 
 pawel.borowka@uj.edu.pl</t>
   </si>
   <si>
     <t>MIĘDZYWYDZIAŁOWE INDYWIDUALNE STUDIA HUMANISTYCZNE (Inter - faculty Individual Studies in the Humanities)</t>
   </si>
   <si>
     <t>mgr Anna Stadnicka</t>
   </si>
   <si>
     <t>anna.stadnicka@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ POLONISTYKI (Faculty of Polish Studies)</t>
   </si>
   <si>
     <t>przyjazdy (incoming)</t>
   </si>
   <si>
-    <t>dr Andrzej Staniszewski</t>
-[...4 lines deleted...]
-  <si>
     <t>wyjazdy (outgoing)</t>
   </si>
   <si>
     <t>dr Ilona Kulak</t>
   </si>
   <si>
     <t>ilona.kulak@uj.edu.pl</t>
   </si>
   <si>
     <t>umowy międzyinstytucjonalne</t>
   </si>
   <si>
     <t>dr Izabela Kraśnicka</t>
   </si>
   <si>
     <t>iza.krasnicka@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ FILOLOGICZNY (Faculty of Philology)</t>
   </si>
   <si>
     <t>Instytut Filologii Angielskiej (Institute of English Studies); przyjazdy (incoming)</t>
   </si>
   <si>
     <t>dr Andrzej Kurtyka</t>
@@ -269,53 +262,50 @@
     <t>Instytut Filologii Klasycznej (Institute of Classics)</t>
   </si>
   <si>
     <t>dr Jan German</t>
   </si>
   <si>
     <t>jan.german@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - French department</t>
   </si>
   <si>
     <t>dr hab. Marzena Chrobak, prof. UJ</t>
   </si>
   <si>
     <t>marzena.chrobak@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Romanian department</t>
   </si>
   <si>
     <t>mgr Małgorzata Tomaszkiewicz</t>
   </si>
   <si>
     <t>malgorzata.tomaszkiewicz@uj.edu.pl</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Spanish department</t>
   </si>
   <si>
     <t>dr Adriana Jastrzębska</t>
   </si>
   <si>
     <t>adriana.jastrzebska@uj.edu.pl</t>
   </si>
   <si>
     <t>mgr Sergiej Balches</t>
   </si>
   <si>
     <t>sergio.balches@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Italian department</t>
   </si>
   <si>
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Portugal department</t>
   </si>
   <si>
     <t>dr Bartosz Dondelewski</t>
   </si>
   <si>
     <t xml:space="preserve">bartosz.dondelewski@uj.edu.pl
 </t>
@@ -629,74 +619,62 @@
   <si>
     <t>marta.lechowska@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ ZARZĄDZANIA I KOMUNIKACJI SPOŁECZNEJ (Faculty of Management and Social Communication)</t>
   </si>
   <si>
     <t>mgr Joanna Klinger-Krizar</t>
   </si>
   <si>
     <t>joanna.krizar@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Dziennikarstwa, Mediów i Komunikacji Społecznej (Institute of Journalism, Media and Social Communication)</t>
   </si>
   <si>
     <t>dr Sławomir Doległo</t>
   </si>
   <si>
     <t>slawomir.doleglo@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Ekonomii, Finansów i Zarządzania (Institute of Economics, Finance and Management) - przyjazdy (incoming)</t>
   </si>
   <si>
-    <t>dr Maciej Teczke</t>
-[...4 lines deleted...]
-  <si>
     <t>Instytut Ekonomii, Finansów i Zarządzania (Institute of Economics, Finance and Management) - wyjazdy (outgoing)</t>
   </si>
   <si>
     <t>mgr Katarzyna Syrytczyk</t>
   </si>
   <si>
     <t>katarzyna.syrytczyk@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Kultury (Institute of Culture)</t>
   </si>
   <si>
-    <t>dr Joanna Szymonek</t>
-[...4 lines deleted...]
-  <si>
     <t>dr Joanna Kotlarz</t>
   </si>
   <si>
     <t>joanna.kotlarz@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Przedsiębiorczości (Institute of Entrepreneurship) - przyjazdy (incoming)</t>
   </si>
   <si>
     <t>mgr Agnieszka Rachwał-Müller</t>
   </si>
   <si>
     <t>agnieszka.rachwal-muller@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Przedsiębiorczości (Institute of Entrepreneurship) - wyjazdy (outgoing)</t>
   </si>
   <si>
     <t>mgr Anna Leśniak</t>
   </si>
   <si>
     <t>anna3.lesniak@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Psychologii Stosowanej (Institute of Applied Psychology)</t>
@@ -849,57 +827,90 @@
     <t>dr Monika Sawicka</t>
   </si>
   <si>
     <t>monika.sawicka@uj.edu.pl</t>
   </si>
   <si>
     <t>dr hab.inż. Małgorzata Rutkowska</t>
   </si>
   <si>
     <t>dr Katarzyna Batorowska</t>
   </si>
   <si>
     <t>katarzyna.batorowska@uj.edu.pl</t>
   </si>
   <si>
     <t>mgr Marek Brzostowicz</t>
   </si>
   <si>
     <t>marek.brzostowicz@uj.edu.pl</t>
   </si>
   <si>
     <t>dr Izabela Frąckowiak-Bochenek</t>
   </si>
   <si>
     <t>izabella.frackowiak-bochenek@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>olga.kosinska@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>mgr Olga Kosińska</t>
+  </si>
+  <si>
+    <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Spanish department - wyjazdy/outgoing</t>
+  </si>
+  <si>
+    <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Spanish department - przyjazdy/incoming</t>
+  </si>
+  <si>
+    <t>dr Katarzyna Filipowicz</t>
+  </si>
+  <si>
+    <t>k.filipowicz@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>dr Aleksandra Naróg</t>
+  </si>
+  <si>
+    <t>aleksandra.narog@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>Kierunek humanistyka cyfrowa - przyjazdy/incoming</t>
+  </si>
+  <si>
+    <t>Kierunek humanistyka cyfrowa - wyjazdy/outgoing</t>
+  </si>
+  <si>
+    <t>Kierunek humanistyka cyfrowa - umowy międzyinstytucjonalne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1022,50 +1033,63 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
@@ -1339,51 +1363,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1559,58 +1583,52 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1643,106 +1661,111 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hiperłącze" xfId="2" builtinId="8"/>
     <cellStyle name="Hyperlink" xfId="3" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Normalny 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2007–2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1987,221 +2010,219 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14044643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13003334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=golemo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=brzostowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11115268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018584" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14017450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wlek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/whist/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14054449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=ma%C5%9Blak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14014088" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018829" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14020033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11015830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012983" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=fr%C4%85ckowiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11017910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12017509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20021198" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13010588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=rutkowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14003761" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfarm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14009686" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14055678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katarzyna.syska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030432" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007366" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030701" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.kotlarczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14008349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14077357" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=palacz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14029824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20002360" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14013791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016645" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wnoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11020241" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14015860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14031291" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14026455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13000522" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14002524" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005566" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=sawicka" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wmii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krzysztof.byrski@uj.edu.pl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12119116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12019405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social-sciences.phd.uj.edu.pl/en_GB/for_phd_students/doctoral_programs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:domin.dziedzic@uj.edu.pl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elzbieta.1.zak@uj.edu.pl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://human.phd.uj.edu.pl/en_GB/dla-doktorantow/programy-doktorskie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta1.stanczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wsmip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010147" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia19.lustyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.kasina@uj.edu.pl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wgig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/mish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14064488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13902685" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14074012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wbbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasmus.wfais@uj.edu.pl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=le%C5%9Bniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12016053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11117890" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20001689" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14008786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14069993" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta.lechowska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wziks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20008307" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilg/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14011818" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14041744" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20015954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=batorowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beata.zajac@uj.edu.pl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=fr%C4%85ckowiak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=kosi%C5%84ska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12019405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14031291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social-sciences.phd.uj.edu.pl/en_GB/for_phd_students/doctoral_programs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krzysztof.byrski@uj.edu.pl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:domin.dziedzic@uj.edu.pl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=le%C5%9Bniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfarm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta.lechowska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014737" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia19.lustyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://human.phd.uj.edu.pl/en_GB/dla-doktorantow/programy-doktorskie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011965" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13902685" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beata.zajac@uj.edu.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14064488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasmus.wfais@uj.edu.pl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14015860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=nar%C3%B3g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14069993" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wnoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11117890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20001689" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20008307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20015954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=batorowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.kasina@uj.edu.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.kotlarczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14041744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=rutkowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14009686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=golemo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=brzostowicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11115268" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14017450" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wsmip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta1.stanczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13003334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13010588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=ma%C5%9Blak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14014088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14020033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/whist/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wmii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016946" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12119116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11017910" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20021198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11015830" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14077357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=palacz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12017509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14003761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12016053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wziks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14011818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005983" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/mish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030701" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wbbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019158" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14008349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katarzyna.syska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=sawicka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14044643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14029824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14013791" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016645" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wlek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11020241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20002360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elzbieta.1.zak@uj.edu.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilg/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14054449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14026455" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13000522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=filipowicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14055678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wgig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=nar%C3%B3g" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpol" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3BF7461-8FEE-584B-B578-4108EE182CC1}">
-  <dimension ref="A1:C109"/>
+  <dimension ref="A1:C112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="110.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="39.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="55.109375" style="20" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7"/>
-      <c r="C9" s="98" t="s">
+      <c r="C9" s="96" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="104"/>
-      <c r="B10" s="96" t="s">
+      <c r="A10" s="103"/>
+      <c r="B10" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="103" t="s">
+      <c r="C10" s="102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="105"/>
-      <c r="B11" s="97" t="s">
+      <c r="A11" s="104"/>
+      <c r="B11" s="95" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="103"/>
+      <c r="C11" s="102"/>
     </row>
     <row r="12" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="106"/>
-[...3 lines deleted...]
-      <c r="C12" s="103"/>
+      <c r="A12" s="105"/>
+      <c r="B12" s="95" t="s">
+        <v>256</v>
+      </c>
+      <c r="C12" s="102"/>
     </row>
     <row r="13" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="79"/>
-      <c r="C13" s="99" t="s">
+      <c r="B13" s="77"/>
+      <c r="C13" s="97" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="101" t="s">
+      <c r="C15" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="101" t="s">
+      <c r="C16" s="99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="100" t="s">
+      <c r="A17" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="79"/>
-      <c r="C17" s="99" t="s">
+      <c r="B17" s="77"/>
+      <c r="C17" s="97" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2215,1101 +2236,1139 @@
       </c>
     </row>
     <row r="21" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="30" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="75" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>269</v>
+      </c>
+      <c r="C23" s="72" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="73" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="75" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="72" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="74" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="75" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="72" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="55" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B26" s="56"/>
       <c r="C26" s="57" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="62" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="62" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="27" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="27" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="27" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B32" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="87" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3" s="19" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="54" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="89" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" s="88" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" s="67" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="90" t="s">
+    </row>
+    <row r="36" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B36" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="C35" s="67" t="s">
+      <c r="C36" s="67" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="111" t="s">
+    <row r="37" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B37" s="88" t="s">
         <v>77</v>
       </c>
-      <c r="B36" s="90" t="s">
+      <c r="C37" s="67" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>79</v>
+      </c>
+      <c r="B38" s="88" t="s">
+        <v>261</v>
       </c>
       <c r="C38" s="67" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="35" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B39" s="53" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>81</v>
+      </c>
+      <c r="C39" s="90" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C40" s="22" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C41" s="22" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C42" s="22" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C43" s="22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="66" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C44" s="22" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="66" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C45" s="22" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="66" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C46" s="22" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="112" t="s">
+        <v>271</v>
+      </c>
+      <c r="B48" s="75" t="s">
+        <v>269</v>
+      </c>
+      <c r="C48" s="72" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="113" t="s">
+        <v>272</v>
+      </c>
+      <c r="B49" s="75" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="72" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="113" t="s">
+        <v>273</v>
+      </c>
+      <c r="B50" s="75" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="72" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="B47" s="12" t="s">
-[...11 lines deleted...]
-      <c r="C48" s="24" t="s">
+      <c r="B51" s="15"/>
+      <c r="C51" s="24" t="s">
         <v>2</v>
-      </c>
-[...31 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>108</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>111</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>115</v>
+      </c>
+      <c r="C54" s="42" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="14" t="s">
-[...4 lines deleted...]
-        <v>2</v>
+      <c r="A55" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B55" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="40" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>120</v>
+      </c>
+      <c r="B56" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" s="40" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>123</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="26" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="3" t="s">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="A58" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="15"/>
+      <c r="C58" s="24" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="3" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>127</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="42" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>130</v>
+      </c>
+      <c r="B60" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="54" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="3" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>133</v>
+      </c>
+      <c r="B61" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="54" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="34" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="68" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B63" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" s="93" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" s="69" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B65" s="41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C65" s="54" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="14" t="s">
         <v>148</v>
       </c>
-      <c r="B62" s="41" t="s">
+      <c r="B66" s="15"/>
+      <c r="C66" s="31" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="3"/>
+      <c r="B67" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="C62" s="54" t="s">
+      <c r="C67" s="22" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="63" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="14" t="s">
+    <row r="68" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="14" t="s">
         <v>151</v>
       </c>
-      <c r="B63" s="15"/>
-      <c r="C63" s="31" t="s">
+      <c r="B68" s="15"/>
+      <c r="C68" s="24" t="s">
         <v>2</v>
-      </c>
-[...49 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="3" t="s">
-        <v>160</v>
+        <v>40</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="C69" s="22" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B73" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="45" t="s">
         <v>163</v>
       </c>
-      <c r="B70" s="34" t="s">
+      <c r="B74" s="91" t="s">
         <v>164</v>
       </c>
-      <c r="C70" s="33" t="s">
+      <c r="C74" s="70" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="71" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="45" t="s">
+    <row r="75" spans="1:3" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="92" t="s">
+        <v>163</v>
+      </c>
+      <c r="B75" s="48" t="s">
         <v>166</v>
       </c>
-      <c r="B71" s="93" t="s">
+      <c r="C75" s="70" t="s">
         <v>167</v>
       </c>
-      <c r="C71" s="70" t="s">
+    </row>
+    <row r="76" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="5" t="s">
         <v>168</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B72" s="48" t="s">
+      <c r="B76" s="48" t="s">
         <v>169</v>
       </c>
-      <c r="C72" s="70" t="s">
+      <c r="C76" s="71" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="73" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="5" t="s">
+    <row r="77" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="35" t="s">
         <v>171</v>
       </c>
-      <c r="B73" s="48" t="s">
+      <c r="B77" s="38" t="s">
         <v>172</v>
       </c>
-      <c r="C73" s="71" t="s">
+      <c r="C77" s="36" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="74" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="35" t="s">
+    <row r="78" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="B74" s="38" t="s">
+      <c r="B78" s="38" t="s">
         <v>175</v>
       </c>
-      <c r="C74" s="36" t="s">
+      <c r="C78" s="36" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="75" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="13" t="s">
+    <row r="79" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="45" t="s">
         <v>177</v>
       </c>
-      <c r="B75" s="38" t="s">
+      <c r="B79" s="58" t="s">
         <v>178</v>
       </c>
-      <c r="C75" s="36" t="s">
+      <c r="C79" s="80" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="76" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="45" t="s">
+    <row r="80" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="81" t="s">
         <v>180</v>
       </c>
-      <c r="B76" s="58" t="s">
+      <c r="B80" s="58" t="s">
         <v>181</v>
       </c>
-      <c r="C76" s="82" t="s">
+      <c r="C80" s="84" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="77" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="83" t="s">
+    <row r="81" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="45" t="s">
         <v>183</v>
       </c>
-      <c r="B77" s="58" t="s">
+      <c r="B81" s="83" t="s">
         <v>184</v>
       </c>
-      <c r="C77" s="86" t="s">
+      <c r="C81" s="85" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="78" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="45" t="s">
+    <row r="82" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="78" t="s">
         <v>186</v>
       </c>
-      <c r="B78" s="85" t="s">
+      <c r="B82" s="79"/>
+      <c r="C82" s="31" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="3"/>
+      <c r="B83" s="12" t="s">
         <v>187</v>
       </c>
-      <c r="C78" s="87" t="s">
+      <c r="C83" s="22" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="79" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="80" t="s">
+    <row r="84" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B79" s="81"/>
-[...6 lines deleted...]
-      <c r="B80" s="12" t="s">
+      <c r="B84" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C80" s="22" t="s">
+      <c r="C84" s="42" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="81" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="3" t="s">
+    <row r="85" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="B81" s="12" t="s">
+      <c r="B85" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="C85" s="22" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="C81" s="42" t="s">
+      <c r="B86" s="12" t="s">
         <v>194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="3" t="s">
+      <c r="C86" s="82" t="s">
         <v>195</v>
       </c>
-      <c r="B82" s="41" t="s">
+    </row>
+    <row r="87" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="110" t="s">
         <v>196</v>
       </c>
-      <c r="C82" s="54" t="s">
+      <c r="B87" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="111"/>
+      <c r="B88" s="12" t="s">
         <v>197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="3" t="s">
+      <c r="C88" s="101" t="s">
         <v>198</v>
       </c>
-      <c r="B83" s="12" t="s">
+    </row>
+    <row r="89" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="C83" s="84" t="s">
+      <c r="B89" s="12" t="s">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="111" t="s">
+      <c r="C89" s="54" t="s">
         <v>201</v>
       </c>
-      <c r="B84" s="12" t="s">
+    </row>
+    <row r="90" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="45" t="s">
         <v>202</v>
       </c>
-      <c r="C84" s="54" t="s">
+      <c r="B90" s="100" t="s">
         <v>203</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B85" s="12" t="s">
+      <c r="C90" s="54" t="s">
         <v>204</v>
       </c>
-      <c r="C85" s="54" t="s">
+    </row>
+    <row r="91" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="5" t="s">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="13" t="s">
+      <c r="B91" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="B86" s="12" t="s">
+      <c r="C91" s="22" t="s">
         <v>207</v>
       </c>
-      <c r="C86" s="54" t="s">
+    </row>
+    <row r="92" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
         <v>208</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="45" t="s">
+      <c r="B92" s="12" t="s">
         <v>209</v>
       </c>
-      <c r="B87" s="102" t="s">
+      <c r="C92" s="22" t="s">
         <v>210</v>
       </c>
-      <c r="C87" s="54" t="s">
+    </row>
+    <row r="93" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="3" t="s">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="5" t="s">
+      <c r="B93" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="C93" s="22" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="B88" s="12" t="s">
+      <c r="B94" s="12" t="s">
         <v>213</v>
       </c>
-      <c r="C88" s="22" t="s">
+      <c r="C94" s="22" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="89" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="3" t="s">
+    <row r="95" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="B89" s="12" t="s">
+      <c r="B95" s="12" t="s">
         <v>216</v>
       </c>
-      <c r="C89" s="22" t="s">
+      <c r="C95" s="22" t="s">
         <v>217</v>
-      </c>
-[...58 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="10" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B96" s="37"/>
+        <v>218</v>
+      </c>
+      <c r="B96" s="11"/>
       <c r="C96" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="107"/>
-[...4 lines deleted...]
-        <v>232</v>
+      <c r="A97" s="108"/>
+      <c r="B97" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="108"/>
+      <c r="A98" s="109"/>
       <c r="B98" s="12" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>221</v>
+      </c>
+      <c r="C98" s="21" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B99" s="11"/>
+        <v>223</v>
+      </c>
+      <c r="B99" s="37"/>
       <c r="C99" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="3" t="s">
-[...6 lines deleted...]
-        <v>238</v>
+      <c r="A100" s="106"/>
+      <c r="B100" s="38" t="s">
+        <v>224</v>
+      </c>
+      <c r="C100" s="36" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="101" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A101" s="107"/>
       <c r="B101" s="12" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C101" s="22" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="3" t="s">
-[...6 lines deleted...]
-        <v>244</v>
+      <c r="A102" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="B102" s="11"/>
+      <c r="C102" s="18" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="3" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="B103" s="12" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="C103" s="22" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="C104" s="22" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="C105" s="22" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="22" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C107" s="22" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" s="37"/>
+      <c r="C109" s="49" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="43" t="s">
+        <v>246</v>
+      </c>
+      <c r="B110" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="C110" s="50" t="s">
         <v>248</v>
       </c>
-      <c r="B104" s="12" t="s">
+    </row>
+    <row r="111" spans="1:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="46" t="s">
         <v>249</v>
       </c>
-      <c r="C104" s="22" t="s">
+      <c r="B111" s="47"/>
+      <c r="C111" s="51" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="45" t="s">
         <v>250</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="3" t="s">
+      <c r="B112" s="48" t="s">
         <v>251</v>
       </c>
-      <c r="B105" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="10" t="s">
+      <c r="C112" s="54" t="s">
         <v>252</v>
       </c>
-      <c r="B106" s="37"/>
-[...33 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="5">
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A100:A101"/>
     <mergeCell ref="A97:A98"/>
-    <mergeCell ref="A94:A95"/>
-[...1 lines deleted...]
-    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="A87:A88"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C47" r:id="rId1" xr:uid="{99804463-9D6A-814B-97D6-6E58A9BC3741}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{79F8F4E3-2A54-9D41-A0E6-2FB6DA87D155}"/>
     <hyperlink ref="C2" r:id="rId3" xr:uid="{EE0ABC5F-7AB8-B34B-8642-0FE17748252A}"/>
     <hyperlink ref="C4" r:id="rId4" xr:uid="{94B4C71F-7688-F44A-A178-768799BA4A20}"/>
     <hyperlink ref="C9" r:id="rId5" xr:uid="{57949C12-C1BD-544F-A7A6-1D10146ACB0B}"/>
     <hyperlink ref="C13" r:id="rId6" xr:uid="{83025565-2841-0741-AA18-53E966ED9145}"/>
     <hyperlink ref="C17" r:id="rId7" xr:uid="{941BEA60-DBDA-0140-B33F-7C396108EEBB}"/>
     <hyperlink ref="C20" r:id="rId8" xr:uid="{527CE590-D55C-E84D-B780-C05C06223652}"/>
     <hyperlink ref="C22" r:id="rId9" xr:uid="{DA5F1BFF-4E3F-8E4E-B970-E29FDDA0175F}"/>
     <hyperlink ref="C26" r:id="rId10" xr:uid="{EE559251-DDFB-7B47-9DF3-A7E6026E74A9}"/>
-    <hyperlink ref="C48" r:id="rId11" xr:uid="{7660E420-6FE0-044F-B04F-59112ABC35AC}"/>
-[...108 lines deleted...]
-    <hyperlink ref="B68" r:id="rId120" xr:uid="{9AC94194-BC41-4913-BEE7-A80DB6F4C7DE}"/>
+    <hyperlink ref="C58" r:id="rId11" xr:uid="{D5A29D65-EA5E-B64F-9517-BE0CF6303A6D}"/>
+    <hyperlink ref="C66" r:id="rId12" xr:uid="{04A37069-62A8-C64C-AD64-CF4CB06D49D7}"/>
+    <hyperlink ref="C68" r:id="rId13" xr:uid="{5F3027D7-B6DB-4D48-8055-FE4BEA7BDD83}"/>
+    <hyperlink ref="C82" r:id="rId14" xr:uid="{F28809D3-02D1-5D44-BE70-101A4D86CDBF}"/>
+    <hyperlink ref="C96" r:id="rId15" xr:uid="{BC74E66E-E723-554F-A683-E0F141B228C5}"/>
+    <hyperlink ref="C99" r:id="rId16" xr:uid="{87A2DCE6-BDA2-8E4D-AFE7-9D33F2FBFE77}"/>
+    <hyperlink ref="C102" r:id="rId17" xr:uid="{087E57EF-304D-BD4B-A8BE-53B4DD5EC1CF}"/>
+    <hyperlink ref="C95" r:id="rId18" xr:uid="{D872A77A-2440-5040-92B5-63B2C5797FF8}"/>
+    <hyperlink ref="B7" r:id="rId19" display="mgr Katarzyna Rotter - Jarzębińska" xr:uid="{9D95635A-8759-43CB-A613-66B737C8BB28}"/>
+    <hyperlink ref="B8" r:id="rId20" xr:uid="{C8A0191B-FA43-43CD-8850-42C76DAA9B79}"/>
+    <hyperlink ref="B14" r:id="rId21" xr:uid="{870C1D0E-2BE2-4305-9E26-91DC5A6A210C}"/>
+    <hyperlink ref="B15" r:id="rId22" xr:uid="{471BD3FA-20C7-42E4-B35A-935582C5A579}"/>
+    <hyperlink ref="B18" r:id="rId23" xr:uid="{EAC13A39-0FC4-4408-B471-8EFB3A9D4EF1}"/>
+    <hyperlink ref="B19" r:id="rId24" xr:uid="{A1487360-C9EB-40EA-A5F2-7E8AEFF6DBAE}"/>
+    <hyperlink ref="B37" r:id="rId25" xr:uid="{F9B275E9-D8C8-4B8C-9118-8A31FDE40A0E}"/>
+    <hyperlink ref="B38" r:id="rId26" xr:uid="{906D9E0F-88AC-454D-947E-FB96E13BBC9C}"/>
+    <hyperlink ref="B40" r:id="rId27" xr:uid="{2B9BC5EA-7F38-4564-A438-7DE2D86D3FF8}"/>
+    <hyperlink ref="B41" r:id="rId28" xr:uid="{2C5A39E8-EEFE-4043-9D26-4E6483D4BFD2}"/>
+    <hyperlink ref="B45" r:id="rId29" xr:uid="{24A70752-AAB3-42D0-8F94-2F65045E5B3E}"/>
+    <hyperlink ref="B46" r:id="rId30" display="dr Jose Alonso de la Fuente" xr:uid="{293B40C0-A544-41D8-9285-9E3B2E75FF08}"/>
+    <hyperlink ref="B47" r:id="rId31" xr:uid="{AFAF5ABA-745B-454C-A43A-F68560517AFD}"/>
+    <hyperlink ref="B54" r:id="rId32" xr:uid="{D809C5C5-DCEB-4063-9F14-3EBB482C6C68}"/>
+    <hyperlink ref="B55" r:id="rId33" xr:uid="{9A6C2849-EEEA-45AE-B4B1-24EA5F5B08A9}"/>
+    <hyperlink ref="B56" r:id="rId34" xr:uid="{189C73D1-CF68-45F3-BE36-083E8A08DBBD}"/>
+    <hyperlink ref="B57" r:id="rId35" display="dr Dagmara Łopatowska - Romsvik" xr:uid="{4C92DCE9-800C-45E0-A198-D5074C525457}"/>
+    <hyperlink ref="B59" r:id="rId36" display="dr Jakub Petri" xr:uid="{78E97B24-2CFB-462A-BDA8-579119712F9E}"/>
+    <hyperlink ref="B63" r:id="rId37" xr:uid="{32BB8567-2098-40A5-BB6E-D2788ED653F6}"/>
+    <hyperlink ref="B64" r:id="rId38" xr:uid="{DDFD2546-DDE4-4966-B71E-BF5712FC0836}"/>
+    <hyperlink ref="B67" r:id="rId39" xr:uid="{059EF64B-A790-4747-ACE6-DB341BC7D94C}"/>
+    <hyperlink ref="B69" r:id="rId40" xr:uid="{29E197C9-5CE7-4DEC-A3FC-DA047DF3E9FD}"/>
+    <hyperlink ref="B70" r:id="rId41" display="mgr Judyta Mutwil - Grodecka" xr:uid="{48B8DF14-4FD8-42B2-A5F7-9EEAEFA78651}"/>
+    <hyperlink ref="B72" r:id="rId42" xr:uid="{38B4CDF6-353B-42FF-B6B3-11D1D20ED4B7}"/>
+    <hyperlink ref="B76" r:id="rId43" xr:uid="{2778D41A-DA8F-45DD-83C5-CEFD07E087AE}"/>
+    <hyperlink ref="B78" r:id="rId44" xr:uid="{52A8EC5C-5E1D-4307-A5EE-A71E7A1A3449}"/>
+    <hyperlink ref="B79" r:id="rId45" xr:uid="{B16A7AF2-F7A6-49DF-9F9B-29D20085CF6D}"/>
+    <hyperlink ref="B83" r:id="rId46" xr:uid="{F10AC296-1A43-4026-960B-9B08EB9730EC}"/>
+    <hyperlink ref="B84" r:id="rId47" xr:uid="{7EE799ED-8419-4838-852B-F4272643DE73}"/>
+    <hyperlink ref="B86" r:id="rId48" xr:uid="{28283AB2-D1FF-472A-889B-81B5F3604CCE}"/>
+    <hyperlink ref="B91" r:id="rId49" xr:uid="{DDBD2C67-61F7-40B7-A7FE-B5541A73A91D}"/>
+    <hyperlink ref="B92" r:id="rId50" xr:uid="{C0264938-3F0F-47B6-9C5A-E87867814BF4}"/>
+    <hyperlink ref="B94" r:id="rId51" xr:uid="{4DA7FA41-E2EE-4594-A564-FCFB4A5A0EAA}"/>
+    <hyperlink ref="B95" r:id="rId52" xr:uid="{D1642506-CCF8-459A-9512-BBD95BEC75F1}"/>
+    <hyperlink ref="B97" r:id="rId53" display="dr Mateusz Rubinkiewicz" xr:uid="{52CEFF73-840D-4A9A-A11A-33E5A5117B67}"/>
+    <hyperlink ref="B98" r:id="rId54" xr:uid="{B5F6584F-A2EC-40BD-B653-5083F23AC7AA}"/>
+    <hyperlink ref="B101" r:id="rId55" display="mgr Justyna Bętkowska - Zając" xr:uid="{F204BBD4-2A85-49C6-8AC8-17E280E3DE16}"/>
+    <hyperlink ref="B103" r:id="rId56" xr:uid="{153F0C62-B74F-4A3B-B38F-AA5197E63036}"/>
+    <hyperlink ref="B105" r:id="rId57" display="dr Iwona Malinowska - Lipień" xr:uid="{F4CA245B-CD0C-47AB-9D3D-6EBBB0DB3D0F}"/>
+    <hyperlink ref="B106" r:id="rId58" xr:uid="{DFD038E6-75E0-4C56-8A91-0FCB4876C39A}"/>
+    <hyperlink ref="B107" r:id="rId59" xr:uid="{17FB5849-8D3E-4C9E-B702-041FD1866C2F}"/>
+    <hyperlink ref="B108" r:id="rId60" xr:uid="{A1EF8636-BEF8-4D26-9A24-199905ED6D04}"/>
+    <hyperlink ref="B21" r:id="rId61" xr:uid="{3CFE5680-AA32-42C7-95A2-CADB2A23F4C6}"/>
+    <hyperlink ref="B33" r:id="rId62" xr:uid="{EE52FA3A-27E0-4017-B8E1-3BEC9EFD1842}"/>
+    <hyperlink ref="C109" r:id="rId63" xr:uid="{CDB24AEC-A1EE-40C3-A443-C6AC70C5BC43}"/>
+    <hyperlink ref="C15" r:id="rId64" xr:uid="{CDF24DA3-4E96-4316-B0CB-108D64809930}"/>
+    <hyperlink ref="B34" r:id="rId65" xr:uid="{47767999-1B70-4296-B9B2-107294D6B97A}"/>
+    <hyperlink ref="B104" r:id="rId66" xr:uid="{9BC2670A-1FCF-4479-B77B-A13D27F77C11}"/>
+    <hyperlink ref="C42" r:id="rId67" xr:uid="{39EFC82C-7AAF-417D-8140-0D2AD6B575F9}"/>
+    <hyperlink ref="C77" r:id="rId68" xr:uid="{EC8D1BDD-1984-43F1-98AE-A78828B09343}"/>
+    <hyperlink ref="B24" r:id="rId69" xr:uid="{C8232BF9-5495-4947-84A5-635C0FA29604}"/>
+    <hyperlink ref="B42" r:id="rId70" xr:uid="{416361BE-01F9-4738-8A7C-5C71CC9BA9A2}"/>
+    <hyperlink ref="B61" r:id="rId71" xr:uid="{B3FCF617-0ADA-42BF-B7FF-DD5F77B11F49}"/>
+    <hyperlink ref="B62" r:id="rId72" xr:uid="{C5AF0DB7-D326-4A2D-B55C-902FD46A0871}"/>
+    <hyperlink ref="B77" r:id="rId73" xr:uid="{A49DC053-033A-47B9-A38A-EAC4C8B6DD0F}"/>
+    <hyperlink ref="C100" r:id="rId74" xr:uid="{034C819F-A13C-40CB-A334-336D32520C94}"/>
+    <hyperlink ref="B100" r:id="rId75" xr:uid="{E5504190-FCA1-4720-BAAA-989977792E44}"/>
+    <hyperlink ref="B73" r:id="rId76" xr:uid="{2E3B9BF3-00B8-4396-9512-8503DDA49717}"/>
+    <hyperlink ref="B110" r:id="rId77" display="Małgorzata Chęcińska-Głazik" xr:uid="{059F801B-5E2D-4F61-A335-06DE76A41276}"/>
+    <hyperlink ref="B112" r:id="rId78" xr:uid="{696F4509-2D57-452D-A8A2-4F0537DC50EC}"/>
+    <hyperlink ref="C111" r:id="rId79" xr:uid="{5CAF94FA-BAD1-4B86-BFF9-4D2AC053586D}"/>
+    <hyperlink ref="B23" r:id="rId80" xr:uid="{25E7A970-8190-4C37-BA96-9A572324B27E}"/>
+    <hyperlink ref="B30" r:id="rId81" xr:uid="{6FF7E934-937D-4DB1-B779-823868F21E5F}"/>
+    <hyperlink ref="B31" r:id="rId82" xr:uid="{95E40AAD-288D-437C-8E95-9872ABC973F1}"/>
+    <hyperlink ref="B32" r:id="rId83" xr:uid="{0123929E-8E59-4D14-B340-D2810FC6FA9E}"/>
+    <hyperlink ref="C32" r:id="rId84" xr:uid="{89F4A765-BCEA-423F-A68D-A2B78C8FDC99}"/>
+    <hyperlink ref="B74" r:id="rId85" xr:uid="{68A00C81-92DE-436C-A3DB-2699374AE500}"/>
+    <hyperlink ref="B39" r:id="rId86" xr:uid="{6E30ECF9-C378-4CDF-B2CA-8C6E69EB9664}"/>
+    <hyperlink ref="B27" r:id="rId87" xr:uid="{FA8616FB-D18D-4BBF-AA00-7EC4E58A98BB}"/>
+    <hyperlink ref="B28" r:id="rId88" xr:uid="{1F8EBB17-140E-4925-AE94-EEEDB06C5309}"/>
+    <hyperlink ref="B29" r:id="rId89" display="mgr Joanna Szczepańska - Włoch" xr:uid="{67C5E8C7-53E7-4D29-A081-0E049475820D}"/>
+    <hyperlink ref="B60" r:id="rId90" xr:uid="{D4A122BE-F7E1-472A-8BE5-308CA9215E5B}"/>
+    <hyperlink ref="B93" r:id="rId91" xr:uid="{981A73AA-BEF7-46A5-8A7B-A06B40AE248E}"/>
+    <hyperlink ref="B44" r:id="rId92" xr:uid="{F102CD8F-FD26-4291-B1C2-21B3107DD6D3}"/>
+    <hyperlink ref="B75" r:id="rId93" xr:uid="{E383036D-83E2-46EE-BC8C-508B18ABCA37}"/>
+    <hyperlink ref="B85" r:id="rId94" xr:uid="{10C113A6-B6A4-4826-B517-D13F5B433295}"/>
+    <hyperlink ref="C76" r:id="rId95" xr:uid="{8717FCF2-FC12-4477-9B29-4043049033C5}"/>
+    <hyperlink ref="C8" r:id="rId96" xr:uid="{D45FBAB6-0DFC-484C-B4AA-D0631C26C1B3}"/>
+    <hyperlink ref="C25" r:id="rId97" xr:uid="{28A20167-B688-404A-90C6-18FF51D50E0D}"/>
+    <hyperlink ref="B25" r:id="rId98" xr:uid="{71FA2304-A3AC-490D-8B48-168D3E879842}"/>
+    <hyperlink ref="B35" r:id="rId99" xr:uid="{DFFAF81B-DB68-4602-8A0B-CB7C452B5137}"/>
+    <hyperlink ref="B10" r:id="rId100" xr:uid="{BD7E86D7-B330-4A9C-ABD6-9D14B8D925ED}"/>
+    <hyperlink ref="C6" r:id="rId101" xr:uid="{641E80C2-0B39-914C-80EF-53334D4F5D2D}"/>
+    <hyperlink ref="B5" r:id="rId102" display="dr hab. Janusz Fyda" xr:uid="{1CCDCE14-88D2-45F3-A23E-7A18BA99E31A}"/>
+    <hyperlink ref="B80" r:id="rId103" xr:uid="{1F449099-0A5F-4FA0-9C83-FACB265FA594}"/>
+    <hyperlink ref="B65" r:id="rId104" xr:uid="{E0593FE7-0A96-4F1E-80D3-14169FFC8AAC}"/>
+    <hyperlink ref="B88" r:id="rId105" xr:uid="{E92E7525-09C4-43E8-9A96-20299924C17C}"/>
+    <hyperlink ref="C80" r:id="rId106" xr:uid="{E8A97A1B-4C2B-4558-B2D2-47D09B88784B}"/>
+    <hyperlink ref="C81" r:id="rId107" xr:uid="{288B97CE-347A-4053-A2C3-E3BF25B36886}"/>
+    <hyperlink ref="B81" r:id="rId108" xr:uid="{6155F4BF-5F84-4923-B3A0-3FD5DD4D868B}"/>
+    <hyperlink ref="B36" r:id="rId109" xr:uid="{B5102617-F6EB-4E18-A5CE-BD0987A43FAD}"/>
+    <hyperlink ref="B89" r:id="rId110" xr:uid="{6A49A764-92ED-45CB-8B29-D789A4633F71}"/>
+    <hyperlink ref="B43" r:id="rId111" display="Wyszukiwarka pracowników - Uniwersytet Jagielloński" xr:uid="{CB8FF1D3-BFAF-4573-B527-E61CDBFE01AF}"/>
+    <hyperlink ref="B90" r:id="rId112" xr:uid="{BBE772F0-862A-4BF0-A238-B02F4658A791}"/>
+    <hyperlink ref="B11" r:id="rId113" xr:uid="{D521FA7E-0AA5-4200-B355-6B7274655514}"/>
+    <hyperlink ref="B12" r:id="rId114" display="dr inż. Małgorzata Rutkowska" xr:uid="{A577A681-98B1-4079-90ED-033ACDB1B75C}"/>
+    <hyperlink ref="B16" r:id="rId115" xr:uid="{C6C5FFC8-55BE-4E7E-A83D-1CB37E2044B0}"/>
+    <hyperlink ref="B71" r:id="rId116" xr:uid="{9AC94194-BC41-4913-BEE7-A80DB6F4C7DE}"/>
+    <hyperlink ref="B87" r:id="rId117" xr:uid="{02C5F983-DBB2-40E1-85E6-BF3943048384}"/>
+    <hyperlink ref="B53" r:id="rId118" xr:uid="{36A52996-4286-48DA-B844-81789084777B}"/>
+    <hyperlink ref="B52" r:id="rId119" xr:uid="{21F24FDB-F0E9-4EBD-91ED-0FDA520BF5D1}"/>
+    <hyperlink ref="C51" r:id="rId120" xr:uid="{7660E420-6FE0-044F-B04F-59112ABC35AC}"/>
+    <hyperlink ref="B49" r:id="rId121" xr:uid="{30F9F2FF-1D8C-4737-AB8D-21917E9AF901}"/>
+    <hyperlink ref="B48" r:id="rId122" xr:uid="{1EF64A6D-9467-4300-9F01-4C56964D8D7C}"/>
+    <hyperlink ref="C50" r:id="rId123" xr:uid="{6FFF7914-EE31-416F-ACE7-92243C874A37}"/>
+    <hyperlink ref="B50" r:id="rId124" xr:uid="{CB3712EE-E8E2-468C-977C-CAC1E3104DC2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId121"/>
+  <pageSetup paperSize="8" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId125"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="19" max="2" man="1"/>
-    <brk id="61" max="16383" man="1"/>
-    <brk id="91" max="16383" man="1"/>
+    <brk id="64" max="16383" man="1"/>
+    <brk id="94" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>