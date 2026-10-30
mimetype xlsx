--- v1 (2026-10-10)
+++ v2 (2026-10-30)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ujchmura-my.sharepoint.com/personal/joanna_hedrick_uj_edu_pl/Documents/Pulpit/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="38" documentId="8_{23A86FBF-7A46-4EC2-99D4-D18BEF088A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69F98FCF-4A5D-4F06-90A3-BB3B452CB7A5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF299CD0-A8D9-42B0-9D72-2C690AADB7DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lista_koordynatorów" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Lista_koordynatorów!$A$1:$C$107</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Lista_koordynatorów!$A$1:$C$108</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="278">
   <si>
     <t>Lista wydziałowych/instytutowych Koordynatorów Programu Erasmus+ (A list of Erasmus+ institute / faculty coordinators)</t>
   </si>
   <si>
     <t>WYDZIAŁ BIOCHEMII, BIOFIZYKI I BIOTECHNOLOGII (Faculty of Biochemistry, Biophysics and Biotechnology)</t>
   </si>
   <si>
     <t>oferta edukacyjna (educational offer) &gt;&gt;&gt;</t>
   </si>
   <si>
     <t>dr hab. Benedykt Władyka, prof. UJ</t>
   </si>
   <si>
     <t>benedykt.wladyka@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ BIOLOGII (Faculty of Biology)</t>
   </si>
   <si>
     <t>dr hab. Janusz Fyda, prof. UJ</t>
   </si>
   <si>
     <t>janusz.fyda@uj.edu.pl</t>
   </si>
   <si>
@@ -210,69 +210,60 @@
   <si>
     <t>dr Andrzej Kurtyka</t>
   </si>
   <si>
     <t>andrzej.kurtyka@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Angielskiej (Institute of English Studies); wyjazdy (outgoing), mobility settlement</t>
   </si>
   <si>
     <t>dr Marta Kapera</t>
   </si>
   <si>
     <t>marta.kapera@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Angielskiej (Institute of English Studies); Interinstitutional agreements</t>
   </si>
   <si>
     <t>dr Joanna Szczepańska-Włoch</t>
   </si>
   <si>
     <t>joanna.szczepanska-wloch@uj.edu.pl</t>
   </si>
   <si>
-    <t>Instytut Filologii Germańskiej (Institute of Germanic Studies); Institute of Germanic Studies, przyjazdy (incoming)</t>
-[...1 lines deleted...]
-  <si>
     <t>dr Agnieszka Gaweł</t>
   </si>
   <si>
     <t>agnieszka.gawel@uj.edu.pl</t>
   </si>
   <si>
-    <t>Instytut Filologii Germańskiej (Institute of Germanic Studies); Institute of Germanic Srudies, wyjazdy (outgoing)</t>
-[...1 lines deleted...]
-  <si>
     <t>dr Robert Kołodziej</t>
   </si>
   <si>
     <t>robert.kolodziej@uj.edu.pl</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instytut Filologii Germańskiej (Institute of Germanic Studies); Katedra Nordystyki; wyjazdy (outgoing)</t>
   </si>
   <si>
     <t>mgr Andrzej Dominik Dziedzic</t>
   </si>
   <si>
     <t>domin.dziedzic@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Klasycznej (Institute of Classics)</t>
   </si>
   <si>
     <t>dr Jan German</t>
   </si>
   <si>
     <t>jan.german@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - French department</t>
   </si>
   <si>
     <t>dr hab. Marzena Chrobak, prof. UJ</t>
   </si>
   <si>
     <t>marzena.chrobak@uj.edu.pl</t>
   </si>
@@ -403,95 +394,77 @@
   <si>
     <t>magdalena.sztandara@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Historii (Institute of History)</t>
   </si>
   <si>
     <t>dr Rafał Szmytka</t>
   </si>
   <si>
     <t>rafal.szmytka@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Historii Sztuki (Institute of Art History)</t>
   </si>
   <si>
     <t>dr Magdalena Garnczarska</t>
   </si>
   <si>
     <t>magdalena.garnczarska@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Judaistyki (Institute of Jewish Studies)</t>
   </si>
   <si>
-    <t>dr Alicja Maślak-Maciejewska</t>
-[...4 lines deleted...]
-  <si>
     <t>Instytut Muzykologii (Institute of Musicology)</t>
   </si>
   <si>
     <t>dr Dagmara Łopatowska-Romsvik</t>
   </si>
   <si>
     <t>dagmara.lopatowska-romsvik@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ FILOZOFICZNY (Faculty of Philosophy)</t>
   </si>
   <si>
     <t>Instytut Filozofii (Institute of Philosphy)</t>
   </si>
   <si>
-    <t>dr hab.Jakub Petri</t>
-[...4 lines deleted...]
-  <si>
     <t>Katedra Kognitywistyki</t>
   </si>
   <si>
     <t>dr hab.Błażej Skrzypulec, prof. UJ</t>
   </si>
   <si>
     <t>blazej.skrzypulec@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Pedagogiki (Institute of Pedagogy)</t>
   </si>
   <si>
-    <t>dr hab. Marek Kościelniak</t>
-[...4 lines deleted...]
-  <si>
     <t>Instytut Psychologii (Institute of Psychology)</t>
   </si>
   <si>
     <t>dr Anna Wendołowska</t>
   </si>
   <si>
     <t>erasmus.psych@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Religioznawstwa (Institute of Religious Studies)</t>
   </si>
   <si>
     <t>dr Joanna Malita-Król</t>
   </si>
   <si>
     <t>j.malita-krol@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Socjologii (Institute of Sociology)</t>
   </si>
   <si>
     <t>dr Daria Łucka</t>
   </si>
   <si>
     <t>erasmus.is@uj.edu.pl</t>
@@ -532,56 +505,50 @@
   <si>
     <t>judyta.mutwil-grodecka@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Amerykanistyki i Studiów Polonijnych (Institute of American Studies and Polish Diaspora)</t>
   </si>
   <si>
     <t>mgr Iwona Hodur</t>
   </si>
   <si>
     <t>iwona.hodur@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Bliskiego i Dalekiego Wschodu (Institute of the Middle and Far East)</t>
   </si>
   <si>
     <t>dr Marcin Ciemniewski</t>
   </si>
   <si>
     <t>marcin.ciemniewski@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Studiów Europejskich (Institute of European Studies); UNA EUROPA Bacherol of European Studies BAES</t>
   </si>
   <si>
-    <t>dr Marta Pietras-Eichberger</t>
-[...4 lines deleted...]
-  <si>
     <t>dr Izabela Nawrot-Adamczyk</t>
   </si>
   <si>
     <t>izabela.nawrot-adamczyk@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Nauk Politycznych i Stosunków Międzynarodowych (Institute of Political Science and International Relations)</t>
   </si>
   <si>
     <t>dr Beata Zając</t>
   </si>
   <si>
     <t>beata.zajac@uj.edu.pl</t>
   </si>
   <si>
     <t>Centrum Studiów Międzynarodowych i Rozwoju (Centre for International Studies and Development)</t>
   </si>
   <si>
     <t>dr Krzysztof Byrski</t>
   </si>
   <si>
     <t>krzysztof.byrski@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Studiów Międzykulturowych (Institute of Intercultural Studies)</t>
@@ -628,53 +595,50 @@
   <si>
     <t>joanna.krizar@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Dziennikarstwa, Mediów i Komunikacji Społecznej (Institute of Journalism, Media and Social Communication)</t>
   </si>
   <si>
     <t>dr Sławomir Doległo</t>
   </si>
   <si>
     <t>slawomir.doleglo@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Ekonomii, Finansów i Zarządzania (Institute of Economics, Finance and Management) - przyjazdy (incoming)</t>
   </si>
   <si>
     <t>Instytut Ekonomii, Finansów i Zarządzania (Institute of Economics, Finance and Management) - wyjazdy (outgoing)</t>
   </si>
   <si>
     <t>mgr Katarzyna Syrytczyk</t>
   </si>
   <si>
     <t>katarzyna.syrytczyk@uj.edu.pl</t>
   </si>
   <si>
-    <t>Instytut Kultury (Institute of Culture)</t>
-[...1 lines deleted...]
-  <si>
     <t>dr Joanna Kotlarz</t>
   </si>
   <si>
     <t>joanna.kotlarz@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Przedsiębiorczości (Institute of Entrepreneurship) - przyjazdy (incoming)</t>
   </si>
   <si>
     <t>mgr Agnieszka Rachwał-Müller</t>
   </si>
   <si>
     <t>agnieszka.rachwal-muller@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Przedsiębiorczości (Institute of Entrepreneurship) - wyjazdy (outgoing)</t>
   </si>
   <si>
     <t>mgr Anna Leśniak</t>
   </si>
   <si>
     <t>anna3.lesniak@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Psychologii Stosowanej (Institute of Applied Psychology)</t>
@@ -697,56 +661,50 @@
   <si>
     <t>Instytut Studiów Informacyjnych (Institute of Information Studies); Information Management</t>
   </si>
   <si>
     <t>Instytut Studiów Informacyjnych (Institute of Information Studies); Electronic Information Processing</t>
   </si>
   <si>
     <t>dr Anna Folta-Rusin</t>
   </si>
   <si>
     <t>anna.folta@uj.edu.pl</t>
   </si>
   <si>
     <t>Instytut Sztuk Audiowizualnych (Institute of Audiovisual Arts)</t>
   </si>
   <si>
     <t>dr Marta Stańczyk</t>
   </si>
   <si>
     <t xml:space="preserve">marta1.stanczyk@uj.edu.pl </t>
   </si>
   <si>
     <t>WYDZIAŁ LEKARSKI (Faculty of Medicine)</t>
   </si>
   <si>
-    <t>dr hab.Mateusz Rubinkiewicz, prof. UJ</t>
-[...4 lines deleted...]
-  <si>
     <t>mgr Agnieszka Wilk</t>
   </si>
   <si>
     <t>aga.wilk@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ FARMACEUTYCZNY (Faculty of Pharmacy)</t>
   </si>
   <si>
     <t>dr Klaudia Lustyk</t>
   </si>
   <si>
     <t>klaudia19.lustyk@uj.edu.pl</t>
   </si>
   <si>
     <t>mgr Justyna Bętkowska-Zając</t>
   </si>
   <si>
     <t>justyna.betkowska-zajac@uj.edu.pl</t>
   </si>
   <si>
     <t>WYDZIAŁ NAUK O ZDROWIU (Faculty of Health Sciences)</t>
   </si>
   <si>
     <t>Instytut Fizjoterapii (Institute of Physiotherapy) - Physiotherapy</t>
@@ -860,50 +818,104 @@
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Spanish department - wyjazdy/outgoing</t>
   </si>
   <si>
     <t>Instytut Filologii Romańskiej (Institute of Romance Studies) - Spanish department - przyjazdy/incoming</t>
   </si>
   <si>
     <t>dr Katarzyna Filipowicz</t>
   </si>
   <si>
     <t>k.filipowicz@uj.edu.pl</t>
   </si>
   <si>
     <t>dr Aleksandra Naróg</t>
   </si>
   <si>
     <t>aleksandra.narog@uj.edu.pl</t>
   </si>
   <si>
     <t>Kierunek humanistyka cyfrowa - przyjazdy/incoming</t>
   </si>
   <si>
     <t>Kierunek humanistyka cyfrowa - wyjazdy/outgoing</t>
   </si>
   <si>
     <t>Kierunek humanistyka cyfrowa - umowy międzyinstytucjonalne</t>
+  </si>
+  <si>
+    <t>marcin.rebes@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>dr hab. Marcin Rebes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instytut Studiów Europejskich (Institute of European Studies); </t>
+  </si>
+  <si>
+    <t>mgr Piotr Godlewski</t>
+  </si>
+  <si>
+    <t>piotr.godlewski@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>dr hab. Marcin Kuniewicz</t>
+  </si>
+  <si>
+    <t>marcin.kuniewicz@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>Instytut Kultury (Institute of Culture) - wyjazdy (outgoing)</t>
+  </si>
+  <si>
+    <t>Instytut Kultury (Institute of Culture) - przyjazdy (incoming)</t>
+  </si>
+  <si>
+    <t>dr Ewa Węgrzyn</t>
+  </si>
+  <si>
+    <t>ewa.wegrzyn@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>Instytut Germanistyki i Nordystyki (Institute of Germanic and Nordic Studies); przyjazdy (incoming)</t>
+  </si>
+  <si>
+    <t>Instytut Germanistyki i Nordystyki  (Institute of Germanic and Nordic Studies); wyjazdy (outgoing)</t>
+  </si>
+  <si>
+    <t>Instytut Germanistyki i Nordystyki  (Institute of Germanic and Nordic Studies); Katedra Nordystyki; wyjazdy (outgoing)</t>
+  </si>
+  <si>
+    <t>dr Leopold Hess</t>
+  </si>
+  <si>
+    <t>leopold.hess@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>lukasz.szwejka@uj.edu.pl</t>
+  </si>
+  <si>
+    <t>dr Łukasz Szwejka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1081,51 +1093,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1335,79 +1347,70 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1631,118 +1634,106 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hiperłącze" xfId="2" builtinId="8"/>
     <cellStyle name="Hyperlink" xfId="3" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Normalny 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2010,58 +2001,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=fr%C4%85ckowiak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=kosi%C5%84ska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12019405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14031291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social-sciences.phd.uj.edu.pl/en_GB/for_phd_students/doctoral_programs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krzysztof.byrski@uj.edu.pl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:domin.dziedzic@uj.edu.pl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=le%C5%9Bniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfarm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta.lechowska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014737" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia19.lustyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://human.phd.uj.edu.pl/en_GB/dla-doktorantow/programy-doktorskie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011965" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13902685" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beata.zajac@uj.edu.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14064488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasmus.wfais@uj.edu.pl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14015860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=nar%C3%B3g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14069993" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wnoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11117890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20001689" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20008307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20015954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=batorowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.kasina@uj.edu.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.kotlarczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14041744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=rutkowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14009686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=golemo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=brzostowicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11115268" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14017450" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wsmip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta1.stanczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13003334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13010588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=ma%C5%9Blak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14014088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14020033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/whist/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wmii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016946" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12119116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11017910" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20021198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11015830" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14077357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=palacz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12017509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14003761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12016053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wziks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14011818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005983" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/mish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030701" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wbbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019158" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14008349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katarzyna.syska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=sawicka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14044643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14029824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14013791" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016645" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wlek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11020241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20002360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elzbieta.1.zak@uj.edu.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilg/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14054449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14026455" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13000522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=filipowicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14055678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wgig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=nar%C3%B3g" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpol" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14009686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14064488" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasmus.wfais@uj.edu.pl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14017450" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=batorowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=rutkowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfarm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13010588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11117890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20008307" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20001689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14020033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcin.rebes@uj.edu.pl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=szwejka" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11016946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=golemo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14041744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11115268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=palacz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/whist/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14003761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11015830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wnoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13003334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=brzostowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005983" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14077357" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=godlewski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019543" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14030701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.kotlarczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14014088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=sawicka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14048675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11017910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12017509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20021198" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016645" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007366" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wsmip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta1.stanczyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14047988" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14016312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=w%C4%99grzyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14007565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20012906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14055678" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elzbieta.1.zak@uj.edu.pl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=nar%C3%B3g" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcin.kuniewicz@uj.edu.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wmii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13000522" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=filipowicz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12119116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14024401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14029824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14008349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katarzyna.syska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019925" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=le%C5%9Bniak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=kosi%C5%84ska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14013791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:domin.dziedzic@uj.edu.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12016053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wziks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14011818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20002360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://human.phd.uj.edu.pl/en_GB/dla-doktorantow/programy-doktorskie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11011965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta.lechowska@uj.edu.pl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewa.wegrzyn@uj.edu.pl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/mish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14026455" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia19.lustyk@uj.edu.pl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beata.zajac@uj.edu.pl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14005566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iza.krasnicka@uj.edu.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wbbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11019158" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14031291" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krzysztof.byrski@uj.edu.pl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14015860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14044643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=12019405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social-sciences.phd.uj.edu.pl/en_GB/for_phd_students/doctoral_programs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=rebes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13902685" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14010140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wlek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_phttps://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14019698" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20014737" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=13037096" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=hess" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wfilg/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14054449" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=kuniewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=20015954" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=nar%C3%B3g" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.kasina@uj.edu.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wgig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=11018354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;nr_osobowy=14012422" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studia.uj.edu.pl/en_GB/kierunki/wpol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uj.edu.pl/pracownicy/narzedzia/wyszukiwarka-pracownikow?p_p_id=56_INSTANCE_7Be7hzIaR0vB&amp;p_p_lifecycle=0&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_col_id=column-3&amp;p_p_col_count=1&amp;szukaj=fr%C4%85ckowiak" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3BF7461-8FEE-584B-B578-4108EE182CC1}">
-  <dimension ref="A1:C112"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:C113"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="80" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A54" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="D61" sqref="D61"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="110.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="39.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="55.109375" style="20" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
@@ -2104,125 +2100,125 @@
         <v>9</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7"/>
-      <c r="C9" s="96" t="s">
+      <c r="C9" s="94" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="103"/>
-      <c r="B10" s="94" t="s">
+      <c r="B10" s="92" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="104"/>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="93" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="102"/>
     </row>
     <row r="12" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="105"/>
-      <c r="B12" s="95" t="s">
-        <v>256</v>
+      <c r="B12" s="93" t="s">
+        <v>242</v>
       </c>
       <c r="C12" s="102"/>
     </row>
     <row r="13" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="77"/>
-      <c r="C13" s="97" t="s">
+      <c r="C13" s="95" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="99" t="s">
+      <c r="C15" s="97" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="99" t="s">
+      <c r="C16" s="97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="98" t="s">
+      <c r="A17" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="77"/>
-      <c r="C17" s="97" t="s">
+      <c r="C17" s="95" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2236,54 +2232,54 @@
       </c>
     </row>
     <row r="21" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="30" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="75" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C23" s="72" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="73" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="72" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="74" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="72" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
@@ -2308,1098 +2304,1115 @@
     </row>
     <row r="28" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="61" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="58" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="B30" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="58" t="s">
+      <c r="C30" s="27" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="45" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="27" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="45" t="s">
-        <v>63</v>
+        <v>273</v>
       </c>
       <c r="B32" s="59" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C32" s="87" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:3" s="19" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="45" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B33" s="86" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C33" s="54" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="45" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B34" s="59" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C34" s="89" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B35" s="88" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C35" s="67" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B36" s="88" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C36" s="67" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="13" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="B37" s="88" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C37" s="67" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B38" s="88" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C38" s="67" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="35" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B39" s="53" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C39" s="90" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C40" s="22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C41" s="22" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C42" s="22" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C43" s="22" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="66" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C44" s="22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="66" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C45" s="22" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="66" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C46" s="22" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C47" s="32" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="112" t="s">
-        <v>271</v>
+      <c r="A48" s="100" t="s">
+        <v>257</v>
       </c>
       <c r="B48" s="75" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C48" s="72" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="113" t="s">
-        <v>272</v>
+      <c r="A49" s="101" t="s">
+        <v>258</v>
       </c>
       <c r="B49" s="75" t="s">
         <v>42</v>
       </c>
       <c r="C49" s="72" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="113" t="s">
-        <v>273</v>
+      <c r="A50" s="101" t="s">
+        <v>259</v>
       </c>
       <c r="B50" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C50" s="72" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="14" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B51" s="15"/>
       <c r="C51" s="24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C52" s="22" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C53" s="22" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C54" s="42" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B55" s="41" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C55" s="40" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B56" s="41" t="s">
-        <v>121</v>
+        <v>269</v>
       </c>
       <c r="C56" s="40" t="s">
-        <v>122</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C57" s="26" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="14" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B58" s="15"/>
       <c r="C58" s="24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="3" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>274</v>
+      </c>
+      <c r="C59" s="26" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B60" s="65" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C60" s="54" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>126</v>
+      </c>
+      <c r="B61" s="65" t="s">
+        <v>277</v>
       </c>
       <c r="C61" s="54" t="s">
-        <v>135</v>
+        <v>276</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B62" s="34" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C62" s="68" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="63" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="3" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B63" s="34" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>131</v>
+      </c>
+      <c r="C63" s="91" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="64" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="3" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B64" s="41" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="C64" s="69" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="65" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="3" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B65" s="41" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C65" s="54" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="14" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B66" s="15"/>
       <c r="C66" s="31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="3"/>
       <c r="B67" s="12" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="C67" s="22" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="14" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B68" s="15"/>
       <c r="C68" s="24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="C69" s="22" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C70" s="22" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="3" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B71" s="12" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="C71" s="22" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
     </row>
     <row r="72" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="3" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="B72" s="12" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C72" s="22" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="3" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B73" s="34" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="C73" s="33" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row r="74" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="B74" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="C74" s="33" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="81" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="48" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="70" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B76" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="C76" s="33" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B77" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="C77" s="71" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="38" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="B74" s="91" t="s">
+      <c r="B79" s="38" t="s">
         <v>164</v>
       </c>
-      <c r="C74" s="70" t="s">
+      <c r="C79" s="36" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="75" spans="1:3" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B75" s="48" t="s">
+    <row r="80" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="45" t="s">
         <v>166</v>
       </c>
-      <c r="C75" s="70" t="s">
+      <c r="B80" s="58" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="5" t="s">
+      <c r="C80" s="80" t="s">
         <v>168</v>
       </c>
-      <c r="B76" s="48" t="s">
+    </row>
+    <row r="81" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="81" t="s">
         <v>169</v>
       </c>
-      <c r="C76" s="71" t="s">
+      <c r="B81" s="58" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="35" t="s">
+      <c r="C81" s="84" t="s">
         <v>171</v>
       </c>
-      <c r="B77" s="38" t="s">
+    </row>
+    <row r="82" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="45" t="s">
         <v>172</v>
       </c>
-      <c r="C77" s="36" t="s">
+      <c r="B82" s="83" t="s">
         <v>173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="13" t="s">
+      <c r="C82" s="85" t="s">
         <v>174</v>
       </c>
-      <c r="B78" s="38" t="s">
+    </row>
+    <row r="83" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="78" t="s">
         <v>175</v>
       </c>
-      <c r="C78" s="36" t="s">
+      <c r="B83" s="79"/>
+      <c r="C83" s="31" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="3"/>
+      <c r="B84" s="12" t="s">
         <v>176</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="45" t="s">
+      <c r="C84" s="22" t="s">
         <v>177</v>
-      </c>
-[...55 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>179</v>
+      </c>
+      <c r="C85" s="42" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="C87" s="82" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="C88" s="22" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="99" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C90" s="54" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B91" s="98" t="s">
+        <v>191</v>
+      </c>
+      <c r="C91" s="54" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="B86" s="12" t="s">
+      <c r="B92" s="12" t="s">
         <v>194</v>
       </c>
-      <c r="C86" s="82" t="s">
+      <c r="C92" s="22" t="s">
         <v>195</v>
-      </c>
-[...62 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="3" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="B93" s="12" t="s">
-        <v>257</v>
+        <v>197</v>
       </c>
       <c r="C93" s="22" t="s">
-        <v>258</v>
+        <v>198</v>
       </c>
     </row>
     <row r="94" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="B97" s="11"/>
+      <c r="C97" s="18" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="108"/>
+      <c r="B98" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="109"/>
+      <c r="B99" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C99" s="21" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="B100" s="37"/>
+      <c r="C100" s="18" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="106"/>
+      <c r="B101" s="38" t="s">
+        <v>210</v>
+      </c>
+      <c r="C101" s="36" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="107"/>
+      <c r="B102" s="12" t="s">
         <v>212</v>
       </c>
-      <c r="B94" s="12" t="s">
+      <c r="C102" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="C94" s="22" t="s">
+    </row>
+    <row r="103" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="10" t="s">
         <v>214</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="C96" s="18" t="s">
+      <c r="B103" s="11"/>
+      <c r="C103" s="18" t="s">
         <v>2</v>
-      </c>
-[...63 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="B104" s="12" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="C104" s="22" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
     </row>
     <row r="105" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="3" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="B105" s="12" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="C105" s="22" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="106" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="3" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="B106" s="12" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="C106" s="22" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
     </row>
     <row r="107" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="3" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="B107" s="12" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="C107" s="22" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="3" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="B108" s="12" t="s">
-        <v>259</v>
+        <v>228</v>
       </c>
       <c r="C108" s="22" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      <c r="A109" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B109" s="12" t="s">
         <v>245</v>
       </c>
-      <c r="B109" s="37"/>
-      <c r="C109" s="49" t="s">
+      <c r="C109" s="22" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="37"/>
+      <c r="C110" s="49" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="110" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="C111" s="51" t="s">
+    <row r="111" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="43" t="s">
+        <v>232</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>233</v>
+      </c>
+      <c r="C111" s="50" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="46" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="47"/>
+      <c r="C112" s="51" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="112" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <v>252</v>
+    <row r="113" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B113" s="48" t="s">
+        <v>237</v>
+      </c>
+      <c r="C113" s="54" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="A10:A12"/>
-    <mergeCell ref="A100:A101"/>
-[...1 lines deleted...]
-    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="A101:A102"/>
+    <mergeCell ref="A98:A99"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C47" r:id="rId1" xr:uid="{99804463-9D6A-814B-97D6-6E58A9BC3741}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{79F8F4E3-2A54-9D41-A0E6-2FB6DA87D155}"/>
     <hyperlink ref="C2" r:id="rId3" xr:uid="{EE0ABC5F-7AB8-B34B-8642-0FE17748252A}"/>
     <hyperlink ref="C4" r:id="rId4" xr:uid="{94B4C71F-7688-F44A-A178-768799BA4A20}"/>
     <hyperlink ref="C9" r:id="rId5" xr:uid="{57949C12-C1BD-544F-A7A6-1D10146ACB0B}"/>
     <hyperlink ref="C13" r:id="rId6" xr:uid="{83025565-2841-0741-AA18-53E966ED9145}"/>
     <hyperlink ref="C17" r:id="rId7" xr:uid="{941BEA60-DBDA-0140-B33F-7C396108EEBB}"/>
     <hyperlink ref="C20" r:id="rId8" xr:uid="{527CE590-D55C-E84D-B780-C05C06223652}"/>
     <hyperlink ref="C22" r:id="rId9" xr:uid="{DA5F1BFF-4E3F-8E4E-B970-E29FDDA0175F}"/>
     <hyperlink ref="C26" r:id="rId10" xr:uid="{EE559251-DDFB-7B47-9DF3-A7E6026E74A9}"/>
     <hyperlink ref="C58" r:id="rId11" xr:uid="{D5A29D65-EA5E-B64F-9517-BE0CF6303A6D}"/>
     <hyperlink ref="C66" r:id="rId12" xr:uid="{04A37069-62A8-C64C-AD64-CF4CB06D49D7}"/>
     <hyperlink ref="C68" r:id="rId13" xr:uid="{5F3027D7-B6DB-4D48-8055-FE4BEA7BDD83}"/>
-    <hyperlink ref="C82" r:id="rId14" xr:uid="{F28809D3-02D1-5D44-BE70-101A4D86CDBF}"/>
-[...3 lines deleted...]
-    <hyperlink ref="C95" r:id="rId18" xr:uid="{D872A77A-2440-5040-92B5-63B2C5797FF8}"/>
+    <hyperlink ref="C83" r:id="rId14" xr:uid="{F28809D3-02D1-5D44-BE70-101A4D86CDBF}"/>
+    <hyperlink ref="C97" r:id="rId15" xr:uid="{BC74E66E-E723-554F-A683-E0F141B228C5}"/>
+    <hyperlink ref="C100" r:id="rId16" xr:uid="{87A2DCE6-BDA2-8E4D-AFE7-9D33F2FBFE77}"/>
+    <hyperlink ref="C103" r:id="rId17" xr:uid="{087E57EF-304D-BD4B-A8BE-53B4DD5EC1CF}"/>
+    <hyperlink ref="C96" r:id="rId18" xr:uid="{D872A77A-2440-5040-92B5-63B2C5797FF8}"/>
     <hyperlink ref="B7" r:id="rId19" display="mgr Katarzyna Rotter - Jarzębińska" xr:uid="{9D95635A-8759-43CB-A613-66B737C8BB28}"/>
     <hyperlink ref="B8" r:id="rId20" xr:uid="{C8A0191B-FA43-43CD-8850-42C76DAA9B79}"/>
     <hyperlink ref="B14" r:id="rId21" xr:uid="{870C1D0E-2BE2-4305-9E26-91DC5A6A210C}"/>
     <hyperlink ref="B15" r:id="rId22" xr:uid="{471BD3FA-20C7-42E4-B35A-935582C5A579}"/>
     <hyperlink ref="B18" r:id="rId23" xr:uid="{EAC13A39-0FC4-4408-B471-8EFB3A9D4EF1}"/>
     <hyperlink ref="B19" r:id="rId24" xr:uid="{A1487360-C9EB-40EA-A5F2-7E8AEFF6DBAE}"/>
     <hyperlink ref="B37" r:id="rId25" xr:uid="{F9B275E9-D8C8-4B8C-9118-8A31FDE40A0E}"/>
     <hyperlink ref="B38" r:id="rId26" xr:uid="{906D9E0F-88AC-454D-947E-FB96E13BBC9C}"/>
     <hyperlink ref="B40" r:id="rId27" xr:uid="{2B9BC5EA-7F38-4564-A438-7DE2D86D3FF8}"/>
     <hyperlink ref="B41" r:id="rId28" xr:uid="{2C5A39E8-EEFE-4043-9D26-4E6483D4BFD2}"/>
     <hyperlink ref="B45" r:id="rId29" xr:uid="{24A70752-AAB3-42D0-8F94-2F65045E5B3E}"/>
     <hyperlink ref="B46" r:id="rId30" display="dr Jose Alonso de la Fuente" xr:uid="{293B40C0-A544-41D8-9285-9E3B2E75FF08}"/>
     <hyperlink ref="B47" r:id="rId31" xr:uid="{AFAF5ABA-745B-454C-A43A-F68560517AFD}"/>
     <hyperlink ref="B54" r:id="rId32" xr:uid="{D809C5C5-DCEB-4063-9F14-3EBB482C6C68}"/>
     <hyperlink ref="B55" r:id="rId33" xr:uid="{9A6C2849-EEEA-45AE-B4B1-24EA5F5B08A9}"/>
     <hyperlink ref="B56" r:id="rId34" xr:uid="{189C73D1-CF68-45F3-BE36-083E8A08DBBD}"/>
     <hyperlink ref="B57" r:id="rId35" display="dr Dagmara Łopatowska - Romsvik" xr:uid="{4C92DCE9-800C-45E0-A198-D5074C525457}"/>
-    <hyperlink ref="B59" r:id="rId36" display="dr Jakub Petri" xr:uid="{78E97B24-2CFB-462A-BDA8-579119712F9E}"/>
-[...87 lines deleted...]
-    <hyperlink ref="B50" r:id="rId124" xr:uid="{CB3712EE-E8E2-468C-977C-CAC1E3104DC2}"/>
+    <hyperlink ref="B63" r:id="rId36" xr:uid="{32BB8567-2098-40A5-BB6E-D2788ED653F6}"/>
+    <hyperlink ref="B64" r:id="rId37" xr:uid="{DDFD2546-DDE4-4966-B71E-BF5712FC0836}"/>
+    <hyperlink ref="B67" r:id="rId38" xr:uid="{059EF64B-A790-4747-ACE6-DB341BC7D94C}"/>
+    <hyperlink ref="B69" r:id="rId39" xr:uid="{29E197C9-5CE7-4DEC-A3FC-DA047DF3E9FD}"/>
+    <hyperlink ref="B70" r:id="rId40" display="mgr Judyta Mutwil - Grodecka" xr:uid="{48B8DF14-4FD8-42B2-A5F7-9EEAEFA78651}"/>
+    <hyperlink ref="B72" r:id="rId41" xr:uid="{38B4CDF6-353B-42FF-B6B3-11D1D20ED4B7}"/>
+    <hyperlink ref="B77" r:id="rId42" xr:uid="{2778D41A-DA8F-45DD-83C5-CEFD07E087AE}"/>
+    <hyperlink ref="B79" r:id="rId43" xr:uid="{52A8EC5C-5E1D-4307-A5EE-A71E7A1A3449}"/>
+    <hyperlink ref="B80" r:id="rId44" xr:uid="{B16A7AF2-F7A6-49DF-9F9B-29D20085CF6D}"/>
+    <hyperlink ref="B84" r:id="rId45" xr:uid="{F10AC296-1A43-4026-960B-9B08EB9730EC}"/>
+    <hyperlink ref="B85" r:id="rId46" xr:uid="{7EE799ED-8419-4838-852B-F4272643DE73}"/>
+    <hyperlink ref="B87" r:id="rId47" xr:uid="{28283AB2-D1FF-472A-889B-81B5F3604CCE}"/>
+    <hyperlink ref="B92" r:id="rId48" xr:uid="{DDBD2C67-61F7-40B7-A7FE-B5541A73A91D}"/>
+    <hyperlink ref="B93" r:id="rId49" xr:uid="{C0264938-3F0F-47B6-9C5A-E87867814BF4}"/>
+    <hyperlink ref="B95" r:id="rId50" xr:uid="{4DA7FA41-E2EE-4594-A564-FCFB4A5A0EAA}"/>
+    <hyperlink ref="B96" r:id="rId51" xr:uid="{D1642506-CCF8-459A-9512-BBD95BEC75F1}"/>
+    <hyperlink ref="B98" r:id="rId52" xr:uid="{52CEFF73-840D-4A9A-A11A-33E5A5117B67}"/>
+    <hyperlink ref="B99" r:id="rId53" xr:uid="{B5F6584F-A2EC-40BD-B653-5083F23AC7AA}"/>
+    <hyperlink ref="B102" r:id="rId54" display="mgr Justyna Bętkowska - Zając" xr:uid="{F204BBD4-2A85-49C6-8AC8-17E280E3DE16}"/>
+    <hyperlink ref="B104" r:id="rId55" xr:uid="{153F0C62-B74F-4A3B-B38F-AA5197E63036}"/>
+    <hyperlink ref="B106" r:id="rId56" display="dr Iwona Malinowska - Lipień" xr:uid="{F4CA245B-CD0C-47AB-9D3D-6EBBB0DB3D0F}"/>
+    <hyperlink ref="B107" r:id="rId57" xr:uid="{DFD038E6-75E0-4C56-8A91-0FCB4876C39A}"/>
+    <hyperlink ref="B108" r:id="rId58" xr:uid="{17FB5849-8D3E-4C9E-B702-041FD1866C2F}"/>
+    <hyperlink ref="B109" r:id="rId59" xr:uid="{A1EF8636-BEF8-4D26-9A24-199905ED6D04}"/>
+    <hyperlink ref="B21" r:id="rId60" xr:uid="{3CFE5680-AA32-42C7-95A2-CADB2A23F4C6}"/>
+    <hyperlink ref="B33" r:id="rId61" xr:uid="{EE52FA3A-27E0-4017-B8E1-3BEC9EFD1842}"/>
+    <hyperlink ref="C110" r:id="rId62" xr:uid="{CDB24AEC-A1EE-40C3-A443-C6AC70C5BC43}"/>
+    <hyperlink ref="C15" r:id="rId63" xr:uid="{CDF24DA3-4E96-4316-B0CB-108D64809930}"/>
+    <hyperlink ref="B34" r:id="rId64" xr:uid="{47767999-1B70-4296-B9B2-107294D6B97A}"/>
+    <hyperlink ref="B105" r:id="rId65" xr:uid="{9BC2670A-1FCF-4479-B77B-A13D27F77C11}"/>
+    <hyperlink ref="C42" r:id="rId66" xr:uid="{39EFC82C-7AAF-417D-8140-0D2AD6B575F9}"/>
+    <hyperlink ref="C78" r:id="rId67" xr:uid="{EC8D1BDD-1984-43F1-98AE-A78828B09343}"/>
+    <hyperlink ref="B24" r:id="rId68" xr:uid="{C8232BF9-5495-4947-84A5-635C0FA29604}"/>
+    <hyperlink ref="B42" r:id="rId69" xr:uid="{416361BE-01F9-4738-8A7C-5C71CC9BA9A2}"/>
+    <hyperlink ref="B62" r:id="rId70" xr:uid="{C5AF0DB7-D326-4A2D-B55C-902FD46A0871}"/>
+    <hyperlink ref="B78" r:id="rId71" xr:uid="{A49DC053-033A-47B9-A38A-EAC4C8B6DD0F}"/>
+    <hyperlink ref="C101" r:id="rId72" xr:uid="{034C819F-A13C-40CB-A334-336D32520C94}"/>
+    <hyperlink ref="B101" r:id="rId73" xr:uid="{E5504190-FCA1-4720-BAAA-989977792E44}"/>
+    <hyperlink ref="B73" r:id="rId74" xr:uid="{2E3B9BF3-00B8-4396-9512-8503DDA49717}"/>
+    <hyperlink ref="B111" r:id="rId75" display="Małgorzata Chęcińska-Głazik" xr:uid="{059F801B-5E2D-4F61-A335-06DE76A41276}"/>
+    <hyperlink ref="B113" r:id="rId76" xr:uid="{696F4509-2D57-452D-A8A2-4F0537DC50EC}"/>
+    <hyperlink ref="C112" r:id="rId77" xr:uid="{5CAF94FA-BAD1-4B86-BFF9-4D2AC053586D}"/>
+    <hyperlink ref="B23" r:id="rId78" xr:uid="{25E7A970-8190-4C37-BA96-9A572324B27E}"/>
+    <hyperlink ref="B30" r:id="rId79" xr:uid="{6FF7E934-937D-4DB1-B779-823868F21E5F}"/>
+    <hyperlink ref="B31" r:id="rId80" xr:uid="{95E40AAD-288D-437C-8E95-9872ABC973F1}"/>
+    <hyperlink ref="B32" r:id="rId81" xr:uid="{0123929E-8E59-4D14-B340-D2810FC6FA9E}"/>
+    <hyperlink ref="C32" r:id="rId82" xr:uid="{89F4A765-BCEA-423F-A68D-A2B78C8FDC99}"/>
+    <hyperlink ref="B74" r:id="rId83" xr:uid="{68A00C81-92DE-436C-A3DB-2699374AE500}"/>
+    <hyperlink ref="B39" r:id="rId84" xr:uid="{6E30ECF9-C378-4CDF-B2CA-8C6E69EB9664}"/>
+    <hyperlink ref="B27" r:id="rId85" xr:uid="{FA8616FB-D18D-4BBF-AA00-7EC4E58A98BB}"/>
+    <hyperlink ref="B28" r:id="rId86" xr:uid="{1F8EBB17-140E-4925-AE94-EEEDB06C5309}"/>
+    <hyperlink ref="B29" r:id="rId87" display="mgr Joanna Szczepańska - Włoch" xr:uid="{67C5E8C7-53E7-4D29-A081-0E049475820D}"/>
+    <hyperlink ref="B60" r:id="rId88" xr:uid="{D4A122BE-F7E1-472A-8BE5-308CA9215E5B}"/>
+    <hyperlink ref="B94" r:id="rId89" xr:uid="{981A73AA-BEF7-46A5-8A7B-A06B40AE248E}"/>
+    <hyperlink ref="B44" r:id="rId90" xr:uid="{F102CD8F-FD26-4291-B1C2-21B3107DD6D3}"/>
+    <hyperlink ref="B75" r:id="rId91" xr:uid="{E383036D-83E2-46EE-BC8C-508B18ABCA37}"/>
+    <hyperlink ref="B86" r:id="rId92" xr:uid="{10C113A6-B6A4-4826-B517-D13F5B433295}"/>
+    <hyperlink ref="C77" r:id="rId93" xr:uid="{8717FCF2-FC12-4477-9B29-4043049033C5}"/>
+    <hyperlink ref="C8" r:id="rId94" xr:uid="{D45FBAB6-0DFC-484C-B4AA-D0631C26C1B3}"/>
+    <hyperlink ref="C25" r:id="rId95" xr:uid="{28A20167-B688-404A-90C6-18FF51D50E0D}"/>
+    <hyperlink ref="B25" r:id="rId96" xr:uid="{71FA2304-A3AC-490D-8B48-168D3E879842}"/>
+    <hyperlink ref="B35" r:id="rId97" xr:uid="{DFFAF81B-DB68-4602-8A0B-CB7C452B5137}"/>
+    <hyperlink ref="B10" r:id="rId98" xr:uid="{BD7E86D7-B330-4A9C-ABD6-9D14B8D925ED}"/>
+    <hyperlink ref="C6" r:id="rId99" xr:uid="{641E80C2-0B39-914C-80EF-53334D4F5D2D}"/>
+    <hyperlink ref="B5" r:id="rId100" display="dr hab. Janusz Fyda" xr:uid="{1CCDCE14-88D2-45F3-A23E-7A18BA99E31A}"/>
+    <hyperlink ref="B81" r:id="rId101" xr:uid="{1F449099-0A5F-4FA0-9C83-FACB265FA594}"/>
+    <hyperlink ref="B65" r:id="rId102" xr:uid="{E0593FE7-0A96-4F1E-80D3-14169FFC8AAC}"/>
+    <hyperlink ref="B89" r:id="rId103" xr:uid="{E92E7525-09C4-43E8-9A96-20299924C17C}"/>
+    <hyperlink ref="C81" r:id="rId104" xr:uid="{E8A97A1B-4C2B-4558-B2D2-47D09B88784B}"/>
+    <hyperlink ref="C82" r:id="rId105" xr:uid="{288B97CE-347A-4053-A2C3-E3BF25B36886}"/>
+    <hyperlink ref="B82" r:id="rId106" xr:uid="{6155F4BF-5F84-4923-B3A0-3FD5DD4D868B}"/>
+    <hyperlink ref="B36" r:id="rId107" xr:uid="{B5102617-F6EB-4E18-A5CE-BD0987A43FAD}"/>
+    <hyperlink ref="B90" r:id="rId108" xr:uid="{6A49A764-92ED-45CB-8B29-D789A4633F71}"/>
+    <hyperlink ref="B43" r:id="rId109" display="Wyszukiwarka pracowników - Uniwersytet Jagielloński" xr:uid="{CB8FF1D3-BFAF-4573-B527-E61CDBFE01AF}"/>
+    <hyperlink ref="B91" r:id="rId110" xr:uid="{BBE772F0-862A-4BF0-A238-B02F4658A791}"/>
+    <hyperlink ref="B11" r:id="rId111" xr:uid="{D521FA7E-0AA5-4200-B355-6B7274655514}"/>
+    <hyperlink ref="B12" r:id="rId112" display="dr inż. Małgorzata Rutkowska" xr:uid="{A577A681-98B1-4079-90ED-033ACDB1B75C}"/>
+    <hyperlink ref="B16" r:id="rId113" xr:uid="{C6C5FFC8-55BE-4E7E-A83D-1CB37E2044B0}"/>
+    <hyperlink ref="B71" r:id="rId114" xr:uid="{9AC94194-BC41-4913-BEE7-A80DB6F4C7DE}"/>
+    <hyperlink ref="B88" r:id="rId115" xr:uid="{02C5F983-DBB2-40E1-85E6-BF3943048384}"/>
+    <hyperlink ref="B53" r:id="rId116" xr:uid="{36A52996-4286-48DA-B844-81789084777B}"/>
+    <hyperlink ref="B52" r:id="rId117" xr:uid="{21F24FDB-F0E9-4EBD-91ED-0FDA520BF5D1}"/>
+    <hyperlink ref="C51" r:id="rId118" xr:uid="{7660E420-6FE0-044F-B04F-59112ABC35AC}"/>
+    <hyperlink ref="B49" r:id="rId119" xr:uid="{30F9F2FF-1D8C-4737-AB8D-21917E9AF901}"/>
+    <hyperlink ref="B48" r:id="rId120" xr:uid="{1EF64A6D-9467-4300-9F01-4C56964D8D7C}"/>
+    <hyperlink ref="C50" r:id="rId121" xr:uid="{6FFF7914-EE31-416F-ACE7-92243C874A37}"/>
+    <hyperlink ref="B50" r:id="rId122" xr:uid="{CB3712EE-E8E2-468C-977C-CAC1E3104DC2}"/>
+    <hyperlink ref="C74" r:id="rId123" xr:uid="{073B078E-0A1F-4CC2-94E4-F8C4FA595DD2}"/>
+    <hyperlink ref="B76" r:id="rId124" xr:uid="{3845D977-0658-48C1-85C9-87F8780A13DB}"/>
+    <hyperlink ref="C98" r:id="rId125" xr:uid="{65A2A38D-97BE-4E0D-A34C-8288A2981C32}"/>
+    <hyperlink ref="C56" r:id="rId126" xr:uid="{E30A89D4-3E8B-4245-9E85-3DFE2CF603C9}"/>
+    <hyperlink ref="B59" r:id="rId127" xr:uid="{8B966646-A390-42D2-A212-7DDD523ED076}"/>
+    <hyperlink ref="B61" r:id="rId128" xr:uid="{61BEBCA7-01CD-4F9F-A164-02B91D62CFA2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId125"/>
+  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId129"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="19" max="2" man="1"/>
     <brk id="64" max="16383" man="1"/>
-    <brk id="94" max="16383" man="1"/>
+    <brk id="95" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Lista_koordynatorów</vt:lpstr>
       <vt:lpstr>Lista_koordynatorów!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Agata Wadolna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>