--- v0 (2026-08-30)
+++ v1 (2026-09-21)
@@ -1,1526 +1,1313 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E5742B5" w14:textId="7C1EC513" w:rsidR="003D36D9" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="0030592D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0C4411FA" w14:textId="03B6D931" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="0033674A" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ERASMUS+</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROGRAMME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A724C22" w14:textId="09AF59A5" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>BANK DETAILS FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79124F78" w14:textId="48008F64" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="0033674A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This document must be completed electronically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F477510" w14:textId="67649A4A" w:rsidR="0033674A" w:rsidRPr="00287F24" w:rsidRDefault="006A7804" w:rsidP="0033674A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="480"/>
+        <w:ind w:left="426" w:hanging="437"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Surname and First Name</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C81263" w14:textId="1783A21A" w:rsidR="0033674A" w:rsidRPr="00477B10" w:rsidRDefault="0033674A" w:rsidP="0033674A">
+      <w:r w:rsidRPr="00477B10">
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E932187" w14:textId="0A8F881F" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="0033674A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B7" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>street, house/apartment number, postal code, city/town, country</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B7" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C5BB648" w14:textId="01D8E89E" w:rsidR="003D36D9" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="0030592D">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> details form </w:t>
+    <w:p w14:paraId="05006F3D" w14:textId="626793D7" w:rsidR="0033674A" w:rsidRDefault="008B1740" w:rsidP="0033674A">
+      <w:r>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C522755" w14:textId="7BC2186B" w:rsidR="0030592D" w:rsidRPr="00A77CCA" w:rsidRDefault="0030592D" w:rsidP="0030592D">
-[...39 lines deleted...]
-        <w:t>computer)</w:t>
+    <w:p w14:paraId="7476209A" w14:textId="307E2489" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="0033674A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PESEL Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(11 digits)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Passport Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(only for persons who do not have a PESEL number)</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E5761E" w14:textId="77777777" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="002D6D47">
-[...29 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    <w:p w14:paraId="72CDB6EB" w14:textId="7FEE086D" w:rsidR="0033674A" w:rsidRDefault="008B1740" w:rsidP="0033674A">
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4449CCF1" w14:textId="071ED251" w:rsidR="0033674A" w:rsidRPr="00E80705" w:rsidRDefault="006A7804" w:rsidP="00E80705">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bank Account Details</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF15B4E" w14:textId="77777777" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="002D6D47" w:rsidP="002D6D47">
-[...18 lines deleted...]
-        <w:t>......................................................................................</w:t>
+    <w:p w14:paraId="1133F0D3" w14:textId="1087F635" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Full Name of the Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E6D83E" w14:textId="0476B23F" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="002D6D47">
-[...29 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    <w:p w14:paraId="0EA3CEED" w14:textId="271D5477" w:rsidR="0033674A" w:rsidRPr="004D41A0" w:rsidRDefault="008B1740" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D41A0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9A9413" w14:textId="4F14874A" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bank Account Number</w:t>
+      </w:r>
+      <w:r w:rsidR="00802BF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77CCA">
-[...15 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(in IBAN format, e.g. PL12 3456 7890 1234 5678 9012 3456)</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E029611" w14:textId="77777777" w:rsidR="002D6D47" w:rsidRPr="002D6D47" w:rsidRDefault="002D6D47" w:rsidP="002D6D47">
-[...28 lines deleted...]
-        <w:t>..........................................................................</w:t>
+    <w:p w14:paraId="7F95A44B" w14:textId="33CC7ED5" w:rsidR="0033674A" w:rsidRPr="004D41A0" w:rsidRDefault="008B1740" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D41A0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4443F852" w14:textId="68E1DBC7" w:rsidR="002D6D47" w:rsidRDefault="002D6D47" w:rsidP="002D6D47">
-[...101 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
+    <w:p w14:paraId="7A62C5BB" w14:textId="673DA4EA" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SWIFT/BIC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(for foreign banks only)</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F24" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0033674A" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72575">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="565B312C" w14:textId="0F32328B" w:rsidR="00A77CCA" w:rsidRPr="002D6D47" w:rsidRDefault="00A77CCA" w:rsidP="002D6D47">
-[...212 lines deleted...]
-        <w:t>..................................................</w:t>
+    <w:p w14:paraId="0E57ED87" w14:textId="287F4537" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="008B1740" w:rsidP="00C45D38">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9A3C39" w14:textId="3BB94B51" w:rsidR="002D6D47" w:rsidRPr="002D6D47" w:rsidRDefault="00A77CCA" w:rsidP="002D6D47">
-[...139 lines deleted...]
-        <w:t>................................</w:t>
+    <w:p w14:paraId="0E8483E9" w14:textId="7E3135A5" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="0033674A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="004D41A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ban</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5786">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>account is maintained in EUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F24" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>***</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E05601F" w14:textId="77777777" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="002D6D47">
-[...20 lines deleted...]
-        <w:t>BANK DETAILS AND BANK ACCOUNT NUMBER</w:t>
+    <w:p w14:paraId="0CC535A6" w14:textId="0F3D0D9A" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="6110214C" w:rsidP="00D557B7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6110214C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFIRMATION OF DETAILS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6110214C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Handwritten signature or qualified electronic signature required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E16F30" w14:textId="094510B2" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="002D6D47">
-[...51 lines deleted...]
-        <w:t>........................................................</w:t>
+    <w:p w14:paraId="4948C23D" w14:textId="2EC3FDBA" w:rsidR="00287F24" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="00CC6A92">
+      <w:pPr>
+        <w:spacing w:after="960"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I hereby declare that I am the holder of the bank account specified above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787332BD" w14:textId="7EFE7B0D" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="002D6D47">
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> .....................................................................................................</w:t>
+    <w:p w14:paraId="47040B4A" w14:textId="5FB43CBB" w:rsidR="00D74378" w:rsidRPr="004D41A0" w:rsidRDefault="00D74378" w:rsidP="00CC6A92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D41A0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6A92" w:rsidRPr="004D41A0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC090A" w:rsidRPr="004D41A0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766E869A" w14:textId="5D57812C" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="002D6D47" w:rsidP="002D6D47">
-[...192 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="012FCB9F" w14:textId="7AE1922B" w:rsidR="00D74378" w:rsidRPr="006A7804" w:rsidRDefault="006A7804" w:rsidP="00D557B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">I hereby certify that I am the holder of the above-mentioned bank account. </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Date and signature of the mobility participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5625422F" w14:textId="77777777" w:rsidR="002D6D47" w:rsidRPr="00A77CCA" w:rsidRDefault="003D36D9" w:rsidP="00E10FC6">
-[...27 lines deleted...]
-        <w:t>City/town, date and student’s signature</w:t>
+    <w:p w14:paraId="6F672DEE" w14:textId="7447EF9E" w:rsidR="00C45D38" w:rsidRPr="006A7804" w:rsidRDefault="00287F24" w:rsidP="00E80705">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80705" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27C81">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ban</w:t>
+      </w:r>
+      <w:r w:rsidR="00280D81">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accounts held </w:t>
+      </w:r>
+      <w:r w:rsidR="00D751D4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B263A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ban</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7468D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ks</w:t>
+      </w:r>
+      <w:r w:rsidR="00402ABB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81442">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="001132FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pol</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A3D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, the IBAN consists of the country code "PL" followed by 26 digits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E68FB02" w14:textId="77777777" w:rsidR="002D6D47" w:rsidRPr="00B7256C" w:rsidRDefault="003D36D9" w:rsidP="00175DB5">
-[...31 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="7EA30618" w14:textId="639E3857" w:rsidR="0033674A" w:rsidRPr="006A7804" w:rsidRDefault="00C45D38" w:rsidP="00E80705">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80705" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="009B061C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bank </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accounts held </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54EA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7804" w:rsidRPr="006A7804">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foreign banks, both the IBAN and the SWIFT/BIC code must be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C72782F" w14:textId="118DA683" w:rsidR="002D6D47" w:rsidRPr="00B7256C" w:rsidRDefault="002D6D47" w:rsidP="00175DB5">
-[...54 lines deleted...]
-        <w:t>er should incorporate 26 digits, proceeded by the Polish country code PL. In case of foreign banks, full IBAN (International Bank Account Number) with SWIFT or BIC-CODE should be provided.</w:t>
+    <w:p w14:paraId="239F1648" w14:textId="6B9ED9E7" w:rsidR="007B6C0C" w:rsidRPr="006A7804" w:rsidRDefault="6110214C" w:rsidP="6110214C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6110214C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F24" w:rsidRPr="002F5786">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="6110214C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobility participants under the Erasmus+ Programme are required to have a bank account maintained in EUR (euro) and to provide its </w:t>
+      </w:r>
+      <w:r w:rsidR="007F614C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ban</w:t>
+      </w:r>
+      <w:r w:rsidR="00B024FF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6110214C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>account number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B83B51" w14:textId="4BF706D2" w:rsidR="0056014F" w:rsidRPr="0056014F" w:rsidRDefault="0056014F" w:rsidP="00E14F44">
-[...55 lines deleted...]
-    <w:sectPr w:rsidR="00626E8E" w:rsidRPr="00A77CCA" w:rsidSect="002D6D47">
+    <w:sectPr w:rsidR="007B6C0C" w:rsidRPr="006A7804" w:rsidSect="00CC6A92">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="794" w:right="737" w:bottom="737" w:left="737" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13684315"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F076A9AA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532B618C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F8840C0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2020355103">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="502817378">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002D6D47"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00E82D31"/>
+    <w:rsidRoot w:val="0033674A"/>
+    <w:rsid w:val="00021099"/>
+    <w:rsid w:val="0005542C"/>
+    <w:rsid w:val="00072D84"/>
+    <w:rsid w:val="000A1A3D"/>
+    <w:rsid w:val="000D2DCD"/>
+    <w:rsid w:val="001132FE"/>
+    <w:rsid w:val="0019370A"/>
+    <w:rsid w:val="001F4D1E"/>
+    <w:rsid w:val="001F54EA"/>
+    <w:rsid w:val="001F57D7"/>
+    <w:rsid w:val="00221A22"/>
+    <w:rsid w:val="002310C1"/>
+    <w:rsid w:val="00280D81"/>
+    <w:rsid w:val="00287F24"/>
+    <w:rsid w:val="002A7CAF"/>
+    <w:rsid w:val="002E332B"/>
+    <w:rsid w:val="002F5786"/>
+    <w:rsid w:val="00316966"/>
+    <w:rsid w:val="00327FC2"/>
+    <w:rsid w:val="0033674A"/>
+    <w:rsid w:val="00356724"/>
+    <w:rsid w:val="00357AAF"/>
+    <w:rsid w:val="003806AF"/>
+    <w:rsid w:val="003B70E7"/>
+    <w:rsid w:val="003B78D0"/>
+    <w:rsid w:val="0040268D"/>
+    <w:rsid w:val="00402ABB"/>
+    <w:rsid w:val="00410AF0"/>
+    <w:rsid w:val="00477B10"/>
+    <w:rsid w:val="004B4014"/>
+    <w:rsid w:val="004D1E12"/>
+    <w:rsid w:val="004D41A0"/>
+    <w:rsid w:val="004E0A1E"/>
+    <w:rsid w:val="004E5517"/>
+    <w:rsid w:val="00525198"/>
+    <w:rsid w:val="005777B0"/>
+    <w:rsid w:val="005B3D9D"/>
+    <w:rsid w:val="005F5C6F"/>
+    <w:rsid w:val="006213D9"/>
+    <w:rsid w:val="0067339D"/>
+    <w:rsid w:val="006762AD"/>
+    <w:rsid w:val="006A7804"/>
+    <w:rsid w:val="006F274A"/>
+    <w:rsid w:val="007B5BC5"/>
+    <w:rsid w:val="007B6C0C"/>
+    <w:rsid w:val="007C6E7B"/>
+    <w:rsid w:val="007C76C6"/>
+    <w:rsid w:val="007E5B7F"/>
+    <w:rsid w:val="007F614C"/>
+    <w:rsid w:val="00802BF0"/>
+    <w:rsid w:val="00893992"/>
+    <w:rsid w:val="008B1740"/>
+    <w:rsid w:val="00967B50"/>
+    <w:rsid w:val="009B061C"/>
+    <w:rsid w:val="009B73EB"/>
+    <w:rsid w:val="00A55C54"/>
+    <w:rsid w:val="00A66C59"/>
+    <w:rsid w:val="00A81442"/>
+    <w:rsid w:val="00AA4BF3"/>
+    <w:rsid w:val="00B00E86"/>
+    <w:rsid w:val="00B024FF"/>
+    <w:rsid w:val="00B263A8"/>
+    <w:rsid w:val="00B32F32"/>
+    <w:rsid w:val="00B67FDA"/>
+    <w:rsid w:val="00B7468D"/>
+    <w:rsid w:val="00BA5881"/>
+    <w:rsid w:val="00BB6101"/>
+    <w:rsid w:val="00BC090A"/>
+    <w:rsid w:val="00BE2F9A"/>
+    <w:rsid w:val="00C45D38"/>
+    <w:rsid w:val="00CC1498"/>
+    <w:rsid w:val="00CC6A92"/>
+    <w:rsid w:val="00CC6D6A"/>
+    <w:rsid w:val="00D160BF"/>
+    <w:rsid w:val="00D35E3F"/>
+    <w:rsid w:val="00D557B7"/>
+    <w:rsid w:val="00D74378"/>
+    <w:rsid w:val="00D751D4"/>
+    <w:rsid w:val="00E27C81"/>
+    <w:rsid w:val="00E31A39"/>
+    <w:rsid w:val="00E80705"/>
+    <w:rsid w:val="00EA57B7"/>
+    <w:rsid w:val="00EA789A"/>
+    <w:rsid w:val="00EC0AA7"/>
+    <w:rsid w:val="00F65BA4"/>
+    <w:rsid w:val="6110214C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BC45700"/>
+  <w14:docId w14:val="151C957C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BA7EE0AE-3B76-4FC1-AF3A-ED6412380D76}"/>
+  <w15:docId w15:val="{49000FD8-3704-493A-A603-A7770504F758}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1867,243 +1654,725 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek4Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek5Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek7Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek8Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek9Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tytu"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="PodtytuZnak"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podtytu"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatZnak"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
+    <w:name w:val="Cytat Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002D6D47"/>
+    <w:rsid w:val="0033674A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00175DB5"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatintensywnyZnak"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:name w:val="Tekst dymka Znak"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
+    <w:name w:val="Cytat intensywny Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Tekstdymka"/>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:link w:val="Cytatintensywny"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0033674A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2210,99 +2479,67 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>1494</Characters>
+  <Words>159</Words>
+  <Characters>957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1634</CharactersWithSpaces>
+  <CharactersWithSpaces>1114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michał Bereziński</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>a770f6a7a1aea6454a2dd422413baa1a301f7da08d2b93ca1f019534e516589a</vt:lpwstr>
+    <vt:lpwstr>eb96cf5a-2dd5-4aad-9838-3c46d0ca8ae0</vt:lpwstr>
   </property>
 </Properties>
 </file>